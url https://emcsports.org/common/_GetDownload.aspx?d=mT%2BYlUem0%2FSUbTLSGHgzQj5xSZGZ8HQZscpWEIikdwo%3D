--- v0 (2026-06-10)
+++ v1 (2026-10-08)
@@ -1,744 +1,733 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://insteel-my.sharepoint.com/personal/jchatagnier_insteel_com/Documents/Baseball/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="225" documentId="13_ncr:1_{6181BDCF-E36B-4AA3-A45E-A15A500A9086}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7DD77E1A-6AA4-4326-B09D-FB293BC348D2}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0AA66C83-00E7-4BA6-811F-CB45E489BD7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="MInors 2026" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...3 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="L+JDategOLiMMHJcfToDnLw9WP20eXYjGJlzBGEk1GQ="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="FVNaUpsgIv2QgxWPIeImEKtI+rSQhmh0ZSWLMdoyqbw="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="N38" i="1" l="1"/>
+  <c r="K38" i="1"/>
+  <c r="E38" i="1"/>
+  <c r="N83" i="1"/>
+  <c r="K83" i="1"/>
+  <c r="E83" i="1"/>
+  <c r="N68" i="1"/>
+  <c r="K68" i="1"/>
+  <c r="E68" i="1"/>
+  <c r="N53" i="1"/>
+  <c r="K53" i="1"/>
+  <c r="E53" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="26">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="27">
   <si>
     <t>MONDAY</t>
   </si>
   <si>
     <t>TUESDAY</t>
   </si>
   <si>
     <t>WEDNESDAY</t>
   </si>
   <si>
     <t>THURSDAY</t>
   </si>
   <si>
     <t>FRIDAY</t>
   </si>
   <si>
     <t>SATURDAY</t>
   </si>
   <si>
+    <t>Draft</t>
+  </si>
+  <si>
+    <t>Field</t>
+  </si>
+  <si>
+    <t>Times</t>
+  </si>
+  <si>
     <t>6:00PM</t>
   </si>
   <si>
-    <t>FIELD # 10</t>
+    <t>7:00PM</t>
   </si>
   <si>
-    <t>Cage #5 &amp; #6</t>
+    <t>EMCSA PRACTICE SCHEDULE 9 TEAMS</t>
   </si>
   <si>
-    <t>WORKDAY</t>
+    <t>CAGE 1 &amp; 2</t>
   </si>
   <si>
-    <t>Opening Ceremony</t>
+    <t>COACHES WORK DAY
+6-8 PM</t>
   </si>
   <si>
-    <t>Field 4</t>
+    <t>Opeing Ceremony
+6-8 PM</t>
   </si>
   <si>
-    <t>Rockies</t>
+    <t>Crawdads</t>
   </si>
   <si>
-    <t>Padres</t>
+    <t>Dragons</t>
   </si>
   <si>
-    <t>Pirates</t>
+    <t>Hooks</t>
   </si>
   <si>
-    <t>Marlins</t>
+    <t>Motor Boaters</t>
   </si>
   <si>
-    <t>Brewers</t>
+    <t>CAGE 2</t>
   </si>
   <si>
-    <t>Diamondbacks</t>
+    <t xml:space="preserve">CAGE 2 </t>
   </si>
   <si>
-    <t>Astros</t>
+    <t>Field #10</t>
   </si>
   <si>
-    <t>Yankees</t>
+    <t>Dirty Birds</t>
   </si>
   <si>
-    <t>Rangers</t>
+    <t>Flying Squirrels</t>
   </si>
   <si>
-    <t>Red Socks</t>
+    <t>Iron Pigs</t>
   </si>
   <si>
-    <t>A's</t>
+    <t>The Dynasty</t>
   </si>
   <si>
-    <t>Angels</t>
-[...2 lines deleted...]
-    <t>Red Sox</t>
+    <t>Trash Pandas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <scheme val="minor"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
+      <sz val="36"/>
       <color theme="1"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF595959"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <i/>
-      <sz val="11"/>
+      <sz val="18"/>
       <color theme="0"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="18"/>
       <color theme="1"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="18"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor theme="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="24">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-        <color rgb="FF1E4E79"/>
+      <left style="thin">
+        <color rgb="FF000000"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-        <color rgb="FF1E4E79"/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thick">
-        <color rgb="FF1E4E79"/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="thick">
         <color rgb="FF1E4E79"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thick">
         <color rgb="FF1E4E79"/>
       </right>
       <top style="thick">
         <color rgb="FF1E4E79"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-        <color rgb="FF1E4E79"/>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right style="thick">
         <color rgb="FF1E4E79"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
-      <bottom/>
-[...16 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top/>
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="18" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="18" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="18" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="18" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="18" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="18" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="18" fontId="10" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="18" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="18" fontId="10" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="18" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="18" fontId="10" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="18" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="18" fontId="10" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="18" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="18" fontId="10" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="18" fontId="9" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="18" fontId="9" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="18" fontId="9" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="18" fontId="9" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="18" fontId="9" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="18" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="45"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...50 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -898,7779 +887,11797 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Z938"/>
+  <dimension ref="A1:AB1040"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A62" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="K83" sqref="K83:M83"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N41" sqref="N41:P41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="1.33203125" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="24" max="26" width="8.6640625" customWidth="1"/>
+    <col min="1" max="1" width="0.7265625" customWidth="1"/>
+    <col min="2" max="2" width="8.7265625" customWidth="1"/>
+    <col min="3" max="3" width="9.1796875" customWidth="1"/>
+    <col min="4" max="4" width="9" customWidth="1"/>
+    <col min="5" max="15" width="8.7265625" customWidth="1"/>
+    <col min="16" max="16" width="9.1796875" customWidth="1"/>
+    <col min="17" max="17" width="10.81640625" customWidth="1"/>
+    <col min="18" max="18" width="9.1796875" customWidth="1"/>
+    <col min="19" max="19" width="14.26953125" customWidth="1"/>
+    <col min="20" max="20" width="1.1796875" customWidth="1"/>
+    <col min="21" max="21" width="4.453125" customWidth="1"/>
+    <col min="22" max="22" width="7.7265625" customWidth="1"/>
+    <col min="23" max="23" width="3.26953125" customWidth="1"/>
+    <col min="24" max="28" width="8.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:28" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1"/>
-      <c r="B1" s="52" t="s">
-[...18 lines deleted...]
-      <c r="S1" s="22"/>
+      <c r="B1" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
+      <c r="N1" s="18"/>
+      <c r="O1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="R1" s="18"/>
+      <c r="S1" s="18"/>
       <c r="T1" s="1"/>
       <c r="U1" s="2"/>
-      <c r="V1" s="53">
-[...4 lines deleted...]
-    <row r="2" spans="1:26" ht="6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="V1" s="62">
+        <v>2023</v>
+      </c>
+      <c r="W1" s="2"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+    </row>
+    <row r="2" spans="1:28" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A2" s="1"/>
-      <c r="B2" s="22"/>
-[...16 lines deleted...]
-      <c r="S2" s="22"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
       <c r="T2" s="1"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="22"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="V2" s="18"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+    </row>
+    <row r="3" spans="1:28" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A3" s="1"/>
-      <c r="B3" s="22"/>
-[...16 lines deleted...]
-      <c r="S3" s="22"/>
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="18"/>
+      <c r="P3" s="18"/>
+      <c r="Q3" s="18"/>
+      <c r="R3" s="18"/>
+      <c r="S3" s="18"/>
       <c r="T3" s="1"/>
       <c r="U3" s="2"/>
-      <c r="V3" s="22"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:26" ht="6.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="V3" s="18"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+    </row>
+    <row r="4" spans="1:28" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="2"/>
-      <c r="V4" s="3"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+    </row>
+    <row r="5" spans="1:28" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A5" s="1"/>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="53"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="54" t="s">
+      <c r="F5" s="53"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="54" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="55"/>
-[...1 lines deleted...]
-      <c r="K5" s="54" t="s">
+      <c r="L5" s="53"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="L5" s="55"/>
-[...1 lines deleted...]
-      <c r="N5" s="54" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="54"/>
+      <c r="Q5" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="55"/>
-[...1 lines deleted...]
-      <c r="Q5" s="54" t="s">
+      <c r="R5" s="53"/>
+      <c r="S5" s="54"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="R5" s="55"/>
-[...4 lines deleted...]
-      <c r="W5" s="4"/>
+      <c r="V5" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="W5" s="60" t="s">
+        <v>8</v>
+      </c>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
-    </row>
-    <row r="6" spans="1:26" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="AA5" s="1"/>
+      <c r="AB5" s="1"/>
+    </row>
+    <row r="6" spans="1:28" ht="16.5" x14ac:dyDescent="0.45">
       <c r="A6" s="1"/>
-      <c r="B6" s="56"/>
-[...16 lines deleted...]
-      <c r="S6" s="22"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="56"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="57"/>
       <c r="T6" s="1"/>
-      <c r="U6" s="2"/>
-[...1 lines deleted...]
-      <c r="W6" s="4"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
-    </row>
-[...37 lines deleted...]
-      <c r="E8" s="30" t="s">
+      <c r="AA6" s="1"/>
+      <c r="AB6" s="1"/>
+    </row>
+    <row r="7" spans="1:28" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="1"/>
+      <c r="B7" s="3"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="45">
         <v>8</v>
       </c>
-      <c r="F8" s="21"/>
-[...68 lines deleted...]
-      <c r="K10" s="24" t="s">
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="47">
+        <v>10</v>
+      </c>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="47">
+        <v>11</v>
+      </c>
+      <c r="Q7" s="4"/>
+      <c r="R7" s="4"/>
+      <c r="S7" s="49"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="1"/>
+      <c r="AA7" s="1"/>
+      <c r="AB7" s="1"/>
+    </row>
+    <row r="8" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A8" s="1"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="41"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="L8" s="41"/>
+      <c r="M8" s="48"/>
+      <c r="N8" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="O8" s="41"/>
+      <c r="P8" s="48"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1"/>
+      <c r="AB8" s="1"/>
+    </row>
+    <row r="9" spans="1:28" ht="17" x14ac:dyDescent="0.5">
+      <c r="A9" s="1"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="18"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="19"/>
+      <c r="K9" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="L9" s="18"/>
+      <c r="M9" s="19"/>
+      <c r="N9" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="O9" s="18"/>
+      <c r="P9" s="19"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="23"/>
+      <c r="S9" s="19"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1"/>
+      <c r="Z9" s="1"/>
+      <c r="AA9" s="1"/>
+      <c r="AB9" s="1"/>
+    </row>
+    <row r="10" spans="1:28" ht="17" x14ac:dyDescent="0.5">
+      <c r="A10" s="1"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="18"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="18"/>
+      <c r="M10" s="19"/>
+      <c r="N10" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="O10" s="18"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="23"/>
+      <c r="S10" s="19"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+    </row>
+    <row r="11" spans="1:28" ht="17" x14ac:dyDescent="0.5">
+      <c r="A11" s="1"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="18"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L11" s="18"/>
+      <c r="M11" s="19"/>
+      <c r="N11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O11" s="18"/>
+      <c r="P11" s="19"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="23"/>
+      <c r="S11" s="19"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="1"/>
+      <c r="Y11" s="1"/>
+      <c r="Z11" s="1"/>
+      <c r="AA11" s="1"/>
+      <c r="AB11" s="1"/>
+    </row>
+    <row r="12" spans="1:28" ht="16.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="1"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="18"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="19"/>
+      <c r="K12" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="L12" s="18"/>
+      <c r="M12" s="19"/>
+      <c r="N12" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="O12" s="18"/>
+      <c r="P12" s="19"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="23"/>
+      <c r="S12" s="19"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="1"/>
+      <c r="Y12" s="1"/>
+      <c r="Z12" s="1"/>
+      <c r="AA12" s="1"/>
+      <c r="AB12" s="1"/>
+    </row>
+    <row r="13" spans="1:28" ht="16.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A13" s="1"/>
+      <c r="B13" s="13"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F13" s="32"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="13"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="L13" s="32"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="O13" s="32"/>
+      <c r="P13" s="33"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="11"/>
+      <c r="S13" s="12"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="1"/>
+      <c r="Y13" s="1"/>
+      <c r="Z13" s="1"/>
+      <c r="AA13" s="1"/>
+      <c r="AB13" s="1"/>
+    </row>
+    <row r="14" spans="1:28" ht="16.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A14" s="1"/>
+      <c r="B14" s="13"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="39"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L14" s="39"/>
+      <c r="M14" s="40"/>
+      <c r="N14" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="O14" s="39"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="11"/>
+      <c r="S14" s="12"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="1"/>
+      <c r="Y14" s="1"/>
+      <c r="Z14" s="1"/>
+      <c r="AA14" s="1"/>
+      <c r="AB14" s="1"/>
+    </row>
+    <row r="15" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A15" s="1"/>
+      <c r="B15" s="13"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="L10" s="48"/>
-[...1 lines deleted...]
-      <c r="N10" s="39" t="s">
+      <c r="F15" s="36"/>
+      <c r="G15" s="37"/>
+      <c r="H15" s="13"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="L15" s="36"/>
+      <c r="M15" s="37"/>
+      <c r="N15" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="O15" s="36"/>
+      <c r="P15" s="37"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="11"/>
+      <c r="S15" s="12"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="2"/>
+      <c r="V15" s="2"/>
+      <c r="W15" s="2"/>
+      <c r="X15" s="1"/>
+      <c r="Y15" s="1"/>
+      <c r="Z15" s="1"/>
+      <c r="AA15" s="1"/>
+      <c r="AB15" s="1"/>
+    </row>
+    <row r="16" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A16" s="1"/>
+      <c r="B16" s="13"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="27"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="13"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="L16" s="27"/>
+      <c r="M16" s="28"/>
+      <c r="N16" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="O16" s="27"/>
+      <c r="P16" s="28"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="12"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="2"/>
+      <c r="V16" s="2"/>
+      <c r="W16" s="2"/>
+      <c r="X16" s="1"/>
+      <c r="Y16" s="1"/>
+      <c r="Z16" s="1"/>
+      <c r="AA16" s="1"/>
+      <c r="AB16" s="1"/>
+    </row>
+    <row r="17" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A17" s="1"/>
+      <c r="B17" s="13"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="18"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="13"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="L17" s="18"/>
+      <c r="M17" s="19"/>
+      <c r="N17" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="O10" s="22"/>
-[...60 lines deleted...]
-      <c r="N12" s="39" t="s">
+      <c r="O17" s="18"/>
+      <c r="P17" s="19"/>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="11"/>
+      <c r="S17" s="12"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="2"/>
+      <c r="V17" s="2"/>
+      <c r="W17" s="2"/>
+      <c r="X17" s="1"/>
+      <c r="Y17" s="1"/>
+      <c r="Z17" s="1"/>
+      <c r="AA17" s="1"/>
+      <c r="AB17" s="1"/>
+    </row>
+    <row r="18" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A18" s="1"/>
+      <c r="B18" s="13"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="27"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="13"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L18" s="27"/>
+      <c r="M18" s="28"/>
+      <c r="N18" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O18" s="27"/>
+      <c r="P18" s="28"/>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="11"/>
+      <c r="S18" s="12"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="2"/>
+      <c r="V18" s="2"/>
+      <c r="W18" s="2"/>
+      <c r="X18" s="1"/>
+      <c r="Y18" s="1"/>
+      <c r="Z18" s="1"/>
+      <c r="AA18" s="1"/>
+      <c r="AB18" s="1"/>
+    </row>
+    <row r="19" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A19" s="1"/>
+      <c r="B19" s="13"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="18"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="13"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="O12" s="22"/>
-[...144 lines deleted...]
-      <c r="E17" s="31" t="s">
+      <c r="L19" s="18"/>
+      <c r="M19" s="19"/>
+      <c r="N19" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="F17" s="32"/>
-[...85 lines deleted...]
-      <c r="V19" s="15"/>
+      <c r="O19" s="18"/>
+      <c r="P19" s="19"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="11"/>
+      <c r="S19" s="12"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="2"/>
+      <c r="V19" s="2"/>
       <c r="W19" s="2"/>
-      <c r="X19" s="2"/>
-[...6 lines deleted...]
-      <c r="D20" s="5"/>
+      <c r="X19" s="1"/>
+      <c r="Y19" s="1"/>
+      <c r="Z19" s="1"/>
+      <c r="AA19" s="1"/>
+      <c r="AB19" s="1"/>
+    </row>
+    <row r="20" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="1"/>
+      <c r="B20" s="13"/>
+      <c r="D20" s="12"/>
       <c r="E20" s="31">
         <v>0.83333333333333337</v>
       </c>
       <c r="F20" s="32"/>
       <c r="G20" s="33"/>
-      <c r="H20" s="31"/>
-[...1 lines deleted...]
-      <c r="J20" s="33"/>
+      <c r="H20" s="13"/>
+      <c r="J20" s="12"/>
       <c r="K20" s="31">
         <v>0.83333333333333337</v>
       </c>
       <c r="L20" s="32"/>
       <c r="M20" s="33"/>
       <c r="N20" s="31">
         <v>0.83333333333333337</v>
       </c>
       <c r="O20" s="32"/>
       <c r="P20" s="33"/>
-      <c r="Q20" s="7"/>
-[...4 lines deleted...]
-      <c r="V20" s="15"/>
+      <c r="Q20" s="6"/>
+      <c r="R20" s="11"/>
+      <c r="S20" s="12"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="2"/>
+      <c r="V20" s="2"/>
       <c r="W20" s="2"/>
-      <c r="X20" s="2"/>
-[...7 lines deleted...]
-      <c r="E21" s="34" t="s">
+      <c r="X20" s="1"/>
+      <c r="Y20" s="1"/>
+      <c r="Z20" s="1"/>
+      <c r="AA20" s="1"/>
+      <c r="AB20" s="1"/>
+    </row>
+    <row r="21" spans="1:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="1"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="43"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="18"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="13"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="L21" s="18"/>
+      <c r="M21" s="19"/>
+      <c r="N21" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="O21" s="18"/>
+      <c r="P21" s="19"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="23"/>
+      <c r="S21" s="19"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="2"/>
+      <c r="V21" s="2"/>
+      <c r="W21" s="2"/>
+      <c r="X21" s="1"/>
+      <c r="Y21" s="1"/>
+      <c r="Z21" s="1"/>
+      <c r="AA21" s="1"/>
+      <c r="AB21" s="1"/>
+    </row>
+    <row r="22" spans="1:28" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="1"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="45">
+        <v>15</v>
+      </c>
+      <c r="H22" s="1"/>
+      <c r="I22" s="1"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="1"/>
+      <c r="L22" s="1"/>
+      <c r="M22" s="45">
+        <v>17</v>
+      </c>
+      <c r="N22" s="1"/>
+      <c r="O22" s="1"/>
+      <c r="P22" s="45">
         <v>18</v>
       </c>
-      <c r="F21" s="35"/>
-[...4 lines deleted...]
-      <c r="K21" s="34" t="s">
+      <c r="Q22" s="1"/>
+      <c r="R22" s="1"/>
+      <c r="S22" s="45"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="1"/>
+      <c r="Y22" s="1"/>
+      <c r="Z22" s="1"/>
+      <c r="AA22" s="1"/>
+      <c r="AB22" s="1"/>
+    </row>
+    <row r="23" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A23" s="1"/>
+      <c r="B23" s="26"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="46"/>
+      <c r="E23" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="F23" s="41"/>
+      <c r="G23" s="46"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="46"/>
+      <c r="K23" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="L23" s="41"/>
+      <c r="M23" s="46"/>
+      <c r="N23" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="O23" s="41"/>
+      <c r="P23" s="46"/>
+      <c r="Q23" s="26"/>
+      <c r="R23" s="41"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="1"/>
+      <c r="Y23" s="1"/>
+      <c r="Z23" s="1"/>
+      <c r="AA23" s="1"/>
+      <c r="AB23" s="1"/>
+    </row>
+    <row r="24" spans="1:28" ht="17" x14ac:dyDescent="0.5">
+      <c r="A24" s="1"/>
+      <c r="B24" s="26"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="18"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="19"/>
+      <c r="K24" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="L24" s="18"/>
+      <c r="M24" s="19"/>
+      <c r="N24" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="O24" s="18"/>
+      <c r="P24" s="19"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="23"/>
+      <c r="S24" s="19"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="1"/>
+      <c r="Y24" s="1"/>
+      <c r="Z24" s="1"/>
+      <c r="AA24" s="1"/>
+      <c r="AB24" s="1"/>
+    </row>
+    <row r="25" spans="1:28" ht="17" x14ac:dyDescent="0.5">
+      <c r="A25" s="1"/>
+      <c r="B25" s="17"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="18"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="19"/>
+      <c r="K25" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L25" s="18"/>
+      <c r="M25" s="19"/>
+      <c r="N25" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="O25" s="18"/>
+      <c r="P25" s="19"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="23"/>
+      <c r="S25" s="19"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="1"/>
+      <c r="Y25" s="1"/>
+      <c r="Z25" s="1"/>
+      <c r="AA25" s="1"/>
+      <c r="AB25" s="1"/>
+    </row>
+    <row r="26" spans="1:28" ht="17" x14ac:dyDescent="0.5">
+      <c r="A26" s="1"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="18"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L26" s="18"/>
+      <c r="M26" s="19"/>
+      <c r="N26" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O26" s="18"/>
+      <c r="P26" s="19"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="23"/>
+      <c r="S26" s="19"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="1"/>
+      <c r="Y26" s="1"/>
+      <c r="Z26" s="1"/>
+      <c r="AA26" s="1"/>
+      <c r="AB26" s="1"/>
+    </row>
+    <row r="27" spans="1:28" ht="17" x14ac:dyDescent="0.5">
+      <c r="A27" s="1"/>
+      <c r="B27" s="17"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F27" s="18"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="18"/>
+      <c r="J27" s="19"/>
+      <c r="K27" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="L27" s="18"/>
+      <c r="M27" s="19"/>
+      <c r="N27" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="O27" s="18"/>
+      <c r="P27" s="19"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="23"/>
+      <c r="S27" s="19"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="1"/>
+      <c r="Y27" s="1"/>
+      <c r="Z27" s="1"/>
+      <c r="AA27" s="1"/>
+      <c r="AB27" s="1"/>
+    </row>
+    <row r="28" spans="1:28" ht="17" x14ac:dyDescent="0.5">
+      <c r="A28" s="1"/>
+      <c r="B28" s="13"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F28" s="32"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="13"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="L28" s="32"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="O28" s="32"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="11"/>
+      <c r="S28" s="12"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="1"/>
+      <c r="Y28" s="1"/>
+      <c r="Z28" s="1"/>
+      <c r="AA28" s="1"/>
+      <c r="AB28" s="1"/>
+    </row>
+    <row r="29" spans="1:28" ht="17" x14ac:dyDescent="0.5">
+      <c r="A29" s="1"/>
+      <c r="B29" s="13"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="39"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="16"/>
+      <c r="K29" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="L21" s="35"/>
-[...225 lines deleted...]
-      <c r="T30" s="2"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="O29" s="39"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="11"/>
+      <c r="S29" s="12"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="1"/>
+      <c r="Y29" s="1"/>
+      <c r="Z29" s="1"/>
+      <c r="AA29" s="1"/>
+      <c r="AB29" s="1"/>
+    </row>
+    <row r="30" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A30" s="1"/>
+      <c r="B30" s="13"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" s="36"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="13"/>
+      <c r="J30" s="12"/>
+      <c r="K30" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="L30" s="36"/>
+      <c r="M30" s="37"/>
+      <c r="N30" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="O30" s="36"/>
+      <c r="P30" s="37"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="11"/>
+      <c r="S30" s="12"/>
+      <c r="T30" s="1"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
-      <c r="X30" s="2"/>
-[...27 lines deleted...]
-      <c r="T31" s="2"/>
+      <c r="X30" s="1"/>
+      <c r="Y30" s="1"/>
+      <c r="Z30" s="1"/>
+      <c r="AA30" s="1"/>
+      <c r="AB30" s="1"/>
+    </row>
+    <row r="31" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A31" s="1"/>
+      <c r="B31" s="13"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="27"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="13"/>
+      <c r="J31" s="12"/>
+      <c r="K31" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="L31" s="27"/>
+      <c r="M31" s="28"/>
+      <c r="N31" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="O31" s="27"/>
+      <c r="P31" s="28"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="11"/>
+      <c r="S31" s="12"/>
+      <c r="T31" s="1"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
-      <c r="X31" s="2"/>
-[...19 lines deleted...]
-      <c r="N32" s="38" t="s">
+      <c r="X31" s="1"/>
+      <c r="Y31" s="1"/>
+      <c r="Z31" s="1"/>
+      <c r="AA31" s="1"/>
+      <c r="AB31" s="1"/>
+    </row>
+    <row r="32" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A32" s="1"/>
+      <c r="B32" s="13"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="O32" s="22"/>
-[...4 lines deleted...]
-      <c r="T32" s="2"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="19"/>
+      <c r="H32" s="13"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="L32" s="18"/>
+      <c r="M32" s="19"/>
+      <c r="N32" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="O32" s="18"/>
+      <c r="P32" s="19"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="12"/>
+      <c r="T32" s="1"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
-      <c r="X32" s="2"/>
-[...27 lines deleted...]
-      <c r="T33" s="2"/>
+      <c r="X32" s="1"/>
+      <c r="Y32" s="1"/>
+      <c r="Z32" s="1"/>
+      <c r="AA32" s="1"/>
+      <c r="AB32" s="1"/>
+    </row>
+    <row r="33" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A33" s="1"/>
+      <c r="B33" s="13"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="27"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="13"/>
+      <c r="J33" s="12"/>
+      <c r="K33" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L33" s="27"/>
+      <c r="M33" s="28"/>
+      <c r="N33" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O33" s="27"/>
+      <c r="P33" s="28"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="11"/>
+      <c r="S33" s="12"/>
+      <c r="T33" s="1"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
-      <c r="X33" s="2"/>
-[...19 lines deleted...]
-      <c r="N34" s="39" t="s">
+      <c r="X33" s="1"/>
+      <c r="Y33" s="1"/>
+      <c r="Z33" s="1"/>
+      <c r="AA33" s="1"/>
+      <c r="AB33" s="1"/>
+    </row>
+    <row r="34" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A34" s="1"/>
+      <c r="B34" s="13"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" s="18"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="13"/>
+      <c r="J34" s="12"/>
+      <c r="K34" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="O34" s="22"/>
-[...4 lines deleted...]
-      <c r="T34" s="2"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="19"/>
+      <c r="N34" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="O34" s="18"/>
+      <c r="P34" s="19"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="11"/>
+      <c r="S34" s="12"/>
+      <c r="T34" s="1"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
-      <c r="X34" s="2"/>
-[...6 lines deleted...]
-      <c r="E35" s="37">
+      <c r="X34" s="1"/>
+      <c r="Y34" s="1"/>
+      <c r="Z34" s="1"/>
+      <c r="AA34" s="1"/>
+      <c r="AB34" s="1"/>
+    </row>
+    <row r="35" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A35" s="1"/>
+      <c r="B35" s="13"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="31">
         <v>0.83333333333333337</v>
       </c>
-      <c r="F35" s="22"/>
-[...4 lines deleted...]
-      <c r="K35" s="37">
+      <c r="F35" s="32"/>
+      <c r="G35" s="33"/>
+      <c r="H35" s="13"/>
+      <c r="J35" s="12"/>
+      <c r="K35" s="31">
         <v>0.83333333333333337</v>
       </c>
-      <c r="L35" s="22"/>
-[...1 lines deleted...]
-      <c r="N35" s="37">
+      <c r="L35" s="32"/>
+      <c r="M35" s="33"/>
+      <c r="N35" s="31">
         <v>0.83333333333333337</v>
       </c>
-      <c r="O35" s="22"/>
-[...4 lines deleted...]
-      <c r="T35" s="2"/>
+      <c r="O35" s="32"/>
+      <c r="P35" s="33"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="11"/>
+      <c r="S35" s="12"/>
+      <c r="T35" s="1"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
-      <c r="X35" s="2"/>
-[...23 lines deleted...]
-      <c r="P36" s="23"/>
+      <c r="X35" s="1"/>
+      <c r="Y35" s="1"/>
+      <c r="Z35" s="1"/>
+      <c r="AA35" s="1"/>
+      <c r="AB35" s="1"/>
+    </row>
+    <row r="36" spans="1:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A36" s="1"/>
+      <c r="B36" s="42"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="18"/>
+      <c r="G36" s="19"/>
+      <c r="H36" s="13"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="L36" s="18"/>
+      <c r="M36" s="19"/>
+      <c r="N36" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="O36" s="18"/>
+      <c r="P36" s="19"/>
       <c r="Q36" s="7"/>
-      <c r="R36" s="44"/>
-[...1 lines deleted...]
-      <c r="T36" s="2"/>
+      <c r="R36" s="23"/>
+      <c r="S36" s="19"/>
+      <c r="T36" s="1"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
-      <c r="X36" s="2"/>
-[...5 lines deleted...]
-      <c r="E37" s="40" t="s">
+      <c r="X36" s="1"/>
+      <c r="Y36" s="1"/>
+      <c r="Z36" s="1"/>
+      <c r="AA36" s="1"/>
+      <c r="AB36" s="1"/>
+    </row>
+    <row r="37" spans="1:28" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="1"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="45"/>
+      <c r="E37" s="4"/>
+      <c r="F37" s="4"/>
+      <c r="G37" s="45">
+        <v>22</v>
+      </c>
+      <c r="H37" s="4"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="45"/>
+      <c r="K37" s="4"/>
+      <c r="L37" s="4"/>
+      <c r="M37" s="45">
+        <v>24</v>
+      </c>
+      <c r="N37" s="4"/>
+      <c r="O37" s="4"/>
+      <c r="P37" s="45">
+        <v>25</v>
+      </c>
+      <c r="Q37" s="4"/>
+      <c r="R37" s="4"/>
+      <c r="S37" s="45"/>
+      <c r="T37" s="1"/>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="1"/>
+      <c r="Y37" s="1"/>
+      <c r="Z37" s="1"/>
+      <c r="AA37" s="1"/>
+      <c r="AB37" s="1"/>
+    </row>
+    <row r="38" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A38" s="1"/>
+      <c r="B38" s="26"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="46"/>
+      <c r="E38" s="26" t="str">
+        <f>"FIELD 10"</f>
+        <v>FIELD 10</v>
+      </c>
+      <c r="F38" s="41"/>
+      <c r="G38" s="46"/>
+      <c r="H38" s="26"/>
+      <c r="I38" s="41"/>
+      <c r="J38" s="46"/>
+      <c r="K38" s="26" t="str">
+        <f>"FIELD 10"</f>
+        <v>FIELD 10</v>
+      </c>
+      <c r="L38" s="41"/>
+      <c r="M38" s="46"/>
+      <c r="N38" s="26" t="str">
+        <f>"FIELD 10"</f>
+        <v>FIELD 10</v>
+      </c>
+      <c r="O38" s="41"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="26"/>
+      <c r="R38" s="41"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="1"/>
+      <c r="Y38" s="1"/>
+      <c r="Z38" s="1"/>
+      <c r="AA38" s="1"/>
+      <c r="AB38" s="1"/>
+    </row>
+    <row r="39" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A39" s="1"/>
+      <c r="B39" s="26"/>
+      <c r="C39" s="18"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="F37" s="41"/>
-[...4 lines deleted...]
-      <c r="K37" s="40" t="s">
+      <c r="F39" s="18"/>
+      <c r="G39" s="19"/>
+      <c r="H39" s="26"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="19"/>
+      <c r="K39" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="L37" s="41"/>
-[...1 lines deleted...]
-      <c r="N37" s="43" t="s">
+      <c r="L39" s="18"/>
+      <c r="M39" s="19"/>
+      <c r="N39" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="O37" s="43"/>
-[...72 lines deleted...]
-      <c r="V39" s="15"/>
+      <c r="O39" s="18"/>
+      <c r="P39" s="19"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="23"/>
+      <c r="S39" s="19"/>
+      <c r="T39" s="1"/>
+      <c r="U39" s="2"/>
+      <c r="V39" s="2"/>
       <c r="W39" s="2"/>
-      <c r="X39" s="2"/>
-[...30 lines deleted...]
-      <c r="V40" s="15"/>
+      <c r="X39" s="1"/>
+      <c r="Y39" s="1"/>
+      <c r="Z39" s="1"/>
+      <c r="AA39" s="1"/>
+      <c r="AB39" s="1"/>
+    </row>
+    <row r="40" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A40" s="1"/>
+      <c r="B40" s="17"/>
+      <c r="C40" s="18"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" s="18"/>
+      <c r="G40" s="19"/>
+      <c r="H40" s="17"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="19"/>
+      <c r="K40" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L40" s="18"/>
+      <c r="M40" s="19"/>
+      <c r="N40" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="O40" s="18"/>
+      <c r="P40" s="19"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="23"/>
+      <c r="S40" s="19"/>
+      <c r="T40" s="1"/>
+      <c r="U40" s="2"/>
+      <c r="V40" s="2"/>
       <c r="W40" s="2"/>
-      <c r="X40" s="2"/>
-[...15 lines deleted...]
-      <c r="K41" s="31" t="s">
+      <c r="X40" s="1"/>
+      <c r="Y40" s="1"/>
+      <c r="Z40" s="1"/>
+      <c r="AA40" s="1"/>
+      <c r="AB40" s="1"/>
+    </row>
+    <row r="41" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A41" s="1"/>
+      <c r="B41" s="26"/>
+      <c r="C41" s="18"/>
+      <c r="D41" s="19"/>
+      <c r="E41" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="18"/>
+      <c r="G41" s="19"/>
+      <c r="H41" s="26"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="19"/>
+      <c r="K41" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L41" s="18"/>
+      <c r="M41" s="19"/>
+      <c r="N41" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O41" s="18"/>
+      <c r="P41" s="19"/>
+      <c r="Q41" s="6"/>
+      <c r="R41" s="23"/>
+      <c r="S41" s="19"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="2"/>
+      <c r="V41" s="2"/>
+      <c r="W41" s="2"/>
+      <c r="X41" s="1"/>
+      <c r="Y41" s="1"/>
+      <c r="Z41" s="1"/>
+      <c r="AA41" s="1"/>
+      <c r="AB41" s="1"/>
+    </row>
+    <row r="42" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A42" s="1"/>
+      <c r="B42" s="17"/>
+      <c r="C42" s="18"/>
+      <c r="D42" s="19"/>
+      <c r="E42" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" s="18"/>
+      <c r="G42" s="19"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="19"/>
+      <c r="K42" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="L41" s="32"/>
-[...21 lines deleted...]
-      <c r="E42" s="31">
+      <c r="L42" s="18"/>
+      <c r="M42" s="19"/>
+      <c r="N42" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="O42" s="18"/>
+      <c r="P42" s="19"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="23"/>
+      <c r="S42" s="19"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="2"/>
+      <c r="V42" s="2"/>
+      <c r="W42" s="2"/>
+      <c r="X42" s="1"/>
+      <c r="Y42" s="1"/>
+      <c r="Z42" s="1"/>
+      <c r="AA42" s="1"/>
+      <c r="AB42" s="1"/>
+    </row>
+    <row r="43" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A43" s="1"/>
+      <c r="B43" s="13"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="31">
         <v>0.83333333333333337</v>
       </c>
-      <c r="F42" s="32"/>
-[...4 lines deleted...]
-      <c r="K42" s="31">
+      <c r="F43" s="32"/>
+      <c r="G43" s="33"/>
+      <c r="H43" s="13"/>
+      <c r="J43" s="12"/>
+      <c r="K43" s="31">
         <v>0.83333333333333337</v>
       </c>
-      <c r="L42" s="32"/>
-[...1 lines deleted...]
-      <c r="N42" s="31">
+      <c r="L43" s="32"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="31">
         <v>0.83333333333333337</v>
-      </c>
-[...31 lines deleted...]
-        <v>15</v>
       </c>
       <c r="O43" s="32"/>
       <c r="P43" s="33"/>
-      <c r="Q43" s="7"/>
-[...4 lines deleted...]
-      <c r="V43" s="15"/>
+      <c r="Q43" s="6"/>
+      <c r="R43" s="11"/>
+      <c r="S43" s="12"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="2"/>
+      <c r="V43" s="2"/>
       <c r="W43" s="2"/>
-      <c r="X43" s="2"/>
-[...17 lines deleted...]
-      <c r="V44" s="15"/>
+      <c r="X43" s="1"/>
+      <c r="Y43" s="1"/>
+      <c r="Z43" s="1"/>
+      <c r="AA43" s="1"/>
+      <c r="AB43" s="1"/>
+    </row>
+    <row r="44" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A44" s="1"/>
+      <c r="B44" s="13"/>
+      <c r="D44" s="12"/>
+      <c r="E44" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="F44" s="39"/>
+      <c r="G44" s="40"/>
+      <c r="H44" s="13"/>
+      <c r="J44" s="12"/>
+      <c r="K44" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="L44" s="39"/>
+      <c r="M44" s="40"/>
+      <c r="N44" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="O44" s="39"/>
+      <c r="P44" s="40"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="11"/>
+      <c r="S44" s="12"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="2"/>
+      <c r="V44" s="2"/>
       <c r="W44" s="2"/>
-      <c r="X44" s="2"/>
-[...17 lines deleted...]
-      <c r="V45" s="15"/>
+      <c r="X44" s="1"/>
+      <c r="Y44" s="1"/>
+      <c r="Z44" s="1"/>
+      <c r="AA44" s="1"/>
+      <c r="AB44" s="1"/>
+    </row>
+    <row r="45" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A45" s="1"/>
+      <c r="B45" s="13"/>
+      <c r="D45" s="12"/>
+      <c r="E45" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="F45" s="36"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="13"/>
+      <c r="J45" s="12"/>
+      <c r="K45" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="L45" s="36"/>
+      <c r="M45" s="37"/>
+      <c r="N45" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="O45" s="36"/>
+      <c r="P45" s="37"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="11"/>
+      <c r="S45" s="12"/>
+      <c r="T45" s="1"/>
+      <c r="U45" s="2"/>
+      <c r="V45" s="2"/>
       <c r="W45" s="2"/>
-      <c r="X45" s="2"/>
-[...17 lines deleted...]
-      <c r="V46" s="15"/>
+      <c r="X45" s="1"/>
+      <c r="Y45" s="1"/>
+      <c r="Z45" s="1"/>
+      <c r="AA45" s="1"/>
+      <c r="AB45" s="1"/>
+    </row>
+    <row r="46" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A46" s="1"/>
+      <c r="B46" s="13"/>
+      <c r="D46" s="12"/>
+      <c r="E46" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="27"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="13"/>
+      <c r="J46" s="12"/>
+      <c r="K46" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="L46" s="27"/>
+      <c r="M46" s="28"/>
+      <c r="N46" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="O46" s="27"/>
+      <c r="P46" s="28"/>
+      <c r="Q46" s="6"/>
+      <c r="R46" s="11"/>
+      <c r="S46" s="12"/>
+      <c r="T46" s="1"/>
+      <c r="U46" s="2"/>
+      <c r="V46" s="2"/>
       <c r="W46" s="2"/>
-      <c r="X46" s="2"/>
-[...17 lines deleted...]
-      <c r="V47" s="15"/>
+      <c r="X46" s="1"/>
+      <c r="Y46" s="1"/>
+      <c r="Z46" s="1"/>
+      <c r="AA46" s="1"/>
+      <c r="AB46" s="1"/>
+    </row>
+    <row r="47" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A47" s="1"/>
+      <c r="B47" s="13"/>
+      <c r="D47" s="12"/>
+      <c r="E47" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F47" s="18"/>
+      <c r="G47" s="19"/>
+      <c r="H47" s="13"/>
+      <c r="J47" s="12"/>
+      <c r="K47" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="L47" s="18"/>
+      <c r="M47" s="19"/>
+      <c r="N47" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="O47" s="18"/>
+      <c r="P47" s="19"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="12"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="2"/>
+      <c r="V47" s="2"/>
       <c r="W47" s="2"/>
-      <c r="X47" s="2"/>
-[...7 lines deleted...]
-      <c r="N48" s="31" t="s">
+      <c r="X47" s="1"/>
+      <c r="Y47" s="1"/>
+      <c r="Z47" s="1"/>
+      <c r="AA47" s="1"/>
+      <c r="AB47" s="1"/>
+    </row>
+    <row r="48" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A48" s="1"/>
+      <c r="B48" s="13"/>
+      <c r="D48" s="12"/>
+      <c r="E48" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="27"/>
+      <c r="G48" s="28"/>
+      <c r="H48" s="13"/>
+      <c r="J48" s="12"/>
+      <c r="K48" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L48" s="27"/>
+      <c r="M48" s="28"/>
+      <c r="N48" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O48" s="27"/>
+      <c r="P48" s="28"/>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="11"/>
+      <c r="S48" s="12"/>
+      <c r="T48" s="1"/>
+      <c r="U48" s="2"/>
+      <c r="V48" s="2"/>
+      <c r="W48" s="2"/>
+      <c r="X48" s="1"/>
+      <c r="Y48" s="1"/>
+      <c r="Z48" s="1"/>
+      <c r="AA48" s="1"/>
+      <c r="AB48" s="1"/>
+    </row>
+    <row r="49" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A49" s="1"/>
+      <c r="B49" s="13"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="O48" s="32"/>
-[...16 lines deleted...]
-      <c r="N49" s="31">
+      <c r="F49" s="18"/>
+      <c r="G49" s="19"/>
+      <c r="H49" s="13"/>
+      <c r="J49" s="12"/>
+      <c r="K49" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L49" s="18"/>
+      <c r="M49" s="19"/>
+      <c r="N49" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="O49" s="18"/>
+      <c r="P49" s="19"/>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="11"/>
+      <c r="S49" s="12"/>
+      <c r="T49" s="1"/>
+      <c r="U49" s="2"/>
+      <c r="V49" s="2"/>
+      <c r="W49" s="2"/>
+      <c r="X49" s="1"/>
+      <c r="Y49" s="1"/>
+      <c r="Z49" s="1"/>
+      <c r="AA49" s="1"/>
+      <c r="AB49" s="1"/>
+    </row>
+    <row r="50" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A50" s="1"/>
+      <c r="B50" s="13"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="31">
         <v>0.83333333333333337</v>
       </c>
-      <c r="O49" s="32"/>
-[...34 lines deleted...]
-      <c r="T50" s="2"/>
+      <c r="F50" s="32"/>
+      <c r="G50" s="33"/>
+      <c r="H50" s="13"/>
+      <c r="J50" s="12"/>
+      <c r="K50" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="L50" s="32"/>
+      <c r="M50" s="33"/>
+      <c r="N50" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="O50" s="32"/>
+      <c r="P50" s="33"/>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="11"/>
+      <c r="S50" s="12"/>
+      <c r="T50" s="1"/>
       <c r="U50" s="2"/>
       <c r="V50" s="2"/>
       <c r="W50" s="2"/>
-      <c r="X50" s="2"/>
-[...12 lines deleted...]
-      </c>
+      <c r="X50" s="1"/>
+      <c r="Y50" s="1"/>
+      <c r="Z50" s="1"/>
+      <c r="AA50" s="1"/>
+      <c r="AB50" s="1"/>
+    </row>
+    <row r="51" spans="1:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A51" s="1"/>
+      <c r="B51" s="42"/>
+      <c r="C51" s="43"/>
+      <c r="D51" s="44"/>
+      <c r="E51" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51" s="18"/>
+      <c r="G51" s="19"/>
       <c r="H51" s="13"/>
-      <c r="I51" s="13"/>
-[...14 lines deleted...]
-      <c r="T51" s="2"/>
+      <c r="J51" s="12"/>
+      <c r="K51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="L51" s="18"/>
+      <c r="M51" s="19"/>
+      <c r="N51" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="O51" s="18"/>
+      <c r="P51" s="19"/>
+      <c r="Q51" s="7"/>
+      <c r="R51" s="23"/>
+      <c r="S51" s="19"/>
+      <c r="T51" s="1"/>
       <c r="U51" s="2"/>
       <c r="V51" s="2"/>
       <c r="W51" s="2"/>
-      <c r="X51" s="2"/>
-[...27 lines deleted...]
-      <c r="T52" s="2"/>
+      <c r="X51" s="1"/>
+      <c r="Y51" s="1"/>
+      <c r="Z51" s="1"/>
+      <c r="AA51" s="1"/>
+      <c r="AB51" s="1"/>
+    </row>
+    <row r="52" spans="1:28" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A52" s="1"/>
+      <c r="B52" s="3"/>
+      <c r="C52" s="4"/>
+      <c r="D52" s="45"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="45">
+        <v>17</v>
+      </c>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="4"/>
+      <c r="L52" s="4"/>
+      <c r="M52" s="45">
+        <v>19</v>
+      </c>
+      <c r="N52" s="4"/>
+      <c r="O52" s="4"/>
+      <c r="P52" s="45">
+        <v>20</v>
+      </c>
+      <c r="Q52" s="4"/>
+      <c r="R52" s="4"/>
+      <c r="S52" s="45"/>
+      <c r="T52" s="1"/>
       <c r="U52" s="2"/>
       <c r="V52" s="2"/>
       <c r="W52" s="2"/>
-      <c r="X52" s="2"/>
-[...27 lines deleted...]
-      <c r="T53" s="2"/>
+      <c r="X52" s="1"/>
+      <c r="Y52" s="1"/>
+      <c r="Z52" s="1"/>
+      <c r="AA52" s="1"/>
+      <c r="AB52" s="1"/>
+    </row>
+    <row r="53" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A53" s="1"/>
+      <c r="B53" s="26"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="46"/>
+      <c r="E53" s="26" t="str">
+        <f>"FIELD #"&amp;$U$5</f>
+        <v>FIELD #Draft</v>
+      </c>
+      <c r="F53" s="41"/>
+      <c r="G53" s="46"/>
+      <c r="H53" s="26"/>
+      <c r="I53" s="41"/>
+      <c r="J53" s="46"/>
+      <c r="K53" s="26" t="str">
+        <f>"FIELD #"&amp;$U$5</f>
+        <v>FIELD #Draft</v>
+      </c>
+      <c r="L53" s="41"/>
+      <c r="M53" s="46"/>
+      <c r="N53" s="26" t="str">
+        <f>"FIELD #"&amp;$U$5</f>
+        <v>FIELD #Draft</v>
+      </c>
+      <c r="O53" s="41"/>
+      <c r="P53" s="46"/>
+      <c r="Q53" s="26"/>
+      <c r="R53" s="41"/>
+      <c r="S53" s="46"/>
+      <c r="T53" s="1"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
-      <c r="X53" s="2"/>
-[...27 lines deleted...]
-      <c r="T54" s="2"/>
+      <c r="X53" s="1"/>
+      <c r="Y53" s="1"/>
+      <c r="Z53" s="1"/>
+      <c r="AA53" s="1"/>
+      <c r="AB53" s="1"/>
+    </row>
+    <row r="54" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A54" s="1"/>
+      <c r="B54" s="26"/>
+      <c r="C54" s="18"/>
+      <c r="D54" s="19"/>
+      <c r="E54" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="18"/>
+      <c r="G54" s="19"/>
+      <c r="H54" s="26"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="19"/>
+      <c r="K54" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="L54" s="18"/>
+      <c r="M54" s="19"/>
+      <c r="N54" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="O54" s="18"/>
+      <c r="P54" s="19"/>
+      <c r="Q54" s="6"/>
+      <c r="R54" s="23"/>
+      <c r="S54" s="19"/>
+      <c r="T54" s="1"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
-      <c r="X54" s="2"/>
-[...27 lines deleted...]
-      <c r="T55" s="2"/>
+      <c r="X54" s="1"/>
+      <c r="Y54" s="1"/>
+      <c r="Z54" s="1"/>
+      <c r="AA54" s="1"/>
+      <c r="AB54" s="1"/>
+    </row>
+    <row r="55" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A55" s="1"/>
+      <c r="B55" s="17"/>
+      <c r="C55" s="18"/>
+      <c r="D55" s="19"/>
+      <c r="E55" s="17"/>
+      <c r="F55" s="18"/>
+      <c r="G55" s="19"/>
+      <c r="H55" s="17"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="19"/>
+      <c r="K55" s="17"/>
+      <c r="L55" s="18"/>
+      <c r="M55" s="19"/>
+      <c r="N55" s="17"/>
+      <c r="O55" s="18"/>
+      <c r="P55" s="19"/>
+      <c r="Q55" s="6"/>
+      <c r="R55" s="23"/>
+      <c r="S55" s="19"/>
+      <c r="T55" s="1"/>
       <c r="U55" s="2"/>
       <c r="V55" s="2"/>
       <c r="W55" s="2"/>
-      <c r="X55" s="2"/>
-[...27 lines deleted...]
-      <c r="T56" s="2"/>
+      <c r="X55" s="1"/>
+      <c r="Y55" s="1"/>
+      <c r="Z55" s="1"/>
+      <c r="AA55" s="1"/>
+      <c r="AB55" s="1"/>
+    </row>
+    <row r="56" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A56" s="1"/>
+      <c r="B56" s="26"/>
+      <c r="C56" s="18"/>
+      <c r="D56" s="19"/>
+      <c r="E56" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="18"/>
+      <c r="G56" s="19"/>
+      <c r="H56" s="26"/>
+      <c r="I56" s="18"/>
+      <c r="J56" s="19"/>
+      <c r="K56" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L56" s="18"/>
+      <c r="M56" s="19"/>
+      <c r="N56" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O56" s="18"/>
+      <c r="P56" s="19"/>
+      <c r="Q56" s="6"/>
+      <c r="R56" s="23"/>
+      <c r="S56" s="19"/>
+      <c r="T56" s="1"/>
       <c r="U56" s="2"/>
       <c r="V56" s="2"/>
       <c r="W56" s="2"/>
-      <c r="X56" s="2"/>
-[...27 lines deleted...]
-      <c r="T57" s="2"/>
+      <c r="X56" s="1"/>
+      <c r="Y56" s="1"/>
+      <c r="Z56" s="1"/>
+      <c r="AA56" s="1"/>
+      <c r="AB56" s="1"/>
+    </row>
+    <row r="57" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A57" s="1"/>
+      <c r="B57" s="17"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="19"/>
+      <c r="E57" s="17"/>
+      <c r="F57" s="18"/>
+      <c r="G57" s="19"/>
+      <c r="H57" s="17"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="19"/>
+      <c r="K57" s="17"/>
+      <c r="L57" s="18"/>
+      <c r="M57" s="19"/>
+      <c r="N57" s="17"/>
+      <c r="O57" s="18"/>
+      <c r="P57" s="19"/>
+      <c r="Q57" s="6"/>
+      <c r="R57" s="23"/>
+      <c r="S57" s="19"/>
+      <c r="T57" s="1"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
       <c r="W57" s="2"/>
-      <c r="X57" s="2"/>
-[...27 lines deleted...]
-      <c r="T58" s="2"/>
+      <c r="X57" s="1"/>
+      <c r="Y57" s="1"/>
+      <c r="Z57" s="1"/>
+      <c r="AA57" s="1"/>
+      <c r="AB57" s="1"/>
+    </row>
+    <row r="58" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A58" s="1"/>
+      <c r="B58" s="13"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F58" s="32"/>
+      <c r="G58" s="33"/>
+      <c r="H58" s="13"/>
+      <c r="J58" s="12"/>
+      <c r="K58" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="L58" s="32"/>
+      <c r="M58" s="33"/>
+      <c r="N58" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="O58" s="32"/>
+      <c r="P58" s="33"/>
+      <c r="Q58" s="6"/>
+      <c r="R58" s="11"/>
+      <c r="S58" s="12"/>
+      <c r="T58" s="1"/>
       <c r="U58" s="2"/>
       <c r="V58" s="2"/>
       <c r="W58" s="2"/>
-      <c r="X58" s="2"/>
-[...5 lines deleted...]
-      <c r="E59" s="40" t="s">
+      <c r="X58" s="1"/>
+      <c r="Y58" s="1"/>
+      <c r="Z58" s="1"/>
+      <c r="AA58" s="1"/>
+      <c r="AB58" s="1"/>
+    </row>
+    <row r="59" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A59" s="1"/>
+      <c r="B59" s="13"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="31"/>
+      <c r="F59" s="32"/>
+      <c r="G59" s="33"/>
+      <c r="H59" s="13"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="31"/>
+      <c r="L59" s="32"/>
+      <c r="M59" s="33"/>
+      <c r="N59" s="31"/>
+      <c r="O59" s="32"/>
+      <c r="P59" s="33"/>
+      <c r="Q59" s="6"/>
+      <c r="R59" s="11"/>
+      <c r="S59" s="12"/>
+      <c r="T59" s="1"/>
+      <c r="U59" s="2"/>
+      <c r="V59" s="2"/>
+      <c r="W59" s="2"/>
+      <c r="X59" s="1"/>
+      <c r="Y59" s="1"/>
+      <c r="Z59" s="1"/>
+      <c r="AA59" s="1"/>
+      <c r="AB59" s="1"/>
+    </row>
+    <row r="60" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A60" s="1"/>
+      <c r="B60" s="13"/>
+      <c r="D60" s="12"/>
+      <c r="E60" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" s="36"/>
+      <c r="G60" s="37"/>
+      <c r="H60" s="13"/>
+      <c r="J60" s="12"/>
+      <c r="K60" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="L60" s="36"/>
+      <c r="M60" s="37"/>
+      <c r="N60" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="O60" s="36"/>
+      <c r="P60" s="37"/>
+      <c r="Q60" s="6"/>
+      <c r="R60" s="11"/>
+      <c r="S60" s="12"/>
+      <c r="T60" s="1"/>
+      <c r="U60" s="2"/>
+      <c r="V60" s="2"/>
+      <c r="W60" s="2"/>
+      <c r="X60" s="1"/>
+      <c r="Y60" s="1"/>
+      <c r="Z60" s="1"/>
+      <c r="AA60" s="1"/>
+      <c r="AB60" s="1"/>
+    </row>
+    <row r="61" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A61" s="1"/>
+      <c r="B61" s="13"/>
+      <c r="D61" s="12"/>
+      <c r="E61" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="F59" s="41"/>
-[...4 lines deleted...]
-      <c r="K59" s="40" t="s">
+      <c r="F61" s="27"/>
+      <c r="G61" s="28"/>
+      <c r="H61" s="13"/>
+      <c r="J61" s="12"/>
+      <c r="K61" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="L59" s="41"/>
-[...1 lines deleted...]
-      <c r="N59" s="43" t="s">
+      <c r="L61" s="27"/>
+      <c r="M61" s="28"/>
+      <c r="N61" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="O59" s="43"/>
-[...72 lines deleted...]
-      <c r="V61" s="15"/>
+      <c r="O61" s="27"/>
+      <c r="P61" s="28"/>
+      <c r="Q61" s="6"/>
+      <c r="R61" s="11"/>
+      <c r="S61" s="12"/>
+      <c r="T61" s="1"/>
+      <c r="U61" s="2"/>
+      <c r="V61" s="2"/>
       <c r="W61" s="2"/>
-      <c r="X61" s="2"/>
-[...30 lines deleted...]
-      <c r="V62" s="15"/>
+      <c r="X61" s="1"/>
+      <c r="Y61" s="1"/>
+      <c r="Z61" s="1"/>
+      <c r="AA61" s="1"/>
+      <c r="AB61" s="1"/>
+    </row>
+    <row r="62" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A62" s="1"/>
+      <c r="B62" s="13"/>
+      <c r="D62" s="12"/>
+      <c r="E62" s="26"/>
+      <c r="F62" s="18"/>
+      <c r="G62" s="19"/>
+      <c r="H62" s="13"/>
+      <c r="J62" s="12"/>
+      <c r="K62" s="17"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="19"/>
+      <c r="N62" s="17"/>
+      <c r="O62" s="18"/>
+      <c r="P62" s="19"/>
+      <c r="Q62" s="6"/>
+      <c r="R62" s="11"/>
+      <c r="S62" s="12"/>
+      <c r="T62" s="1"/>
+      <c r="U62" s="2"/>
+      <c r="V62" s="2"/>
       <c r="W62" s="2"/>
-      <c r="X62" s="2"/>
-[...30 lines deleted...]
-      <c r="V63" s="15"/>
+      <c r="X62" s="1"/>
+      <c r="Y62" s="1"/>
+      <c r="Z62" s="1"/>
+      <c r="AA62" s="1"/>
+      <c r="AB62" s="1"/>
+    </row>
+    <row r="63" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A63" s="1"/>
+      <c r="B63" s="13"/>
+      <c r="D63" s="12"/>
+      <c r="E63" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" s="27"/>
+      <c r="G63" s="28"/>
+      <c r="H63" s="13"/>
+      <c r="J63" s="12"/>
+      <c r="K63" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L63" s="27"/>
+      <c r="M63" s="28"/>
+      <c r="N63" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O63" s="27"/>
+      <c r="P63" s="28"/>
+      <c r="Q63" s="6"/>
+      <c r="R63" s="11"/>
+      <c r="S63" s="12"/>
+      <c r="T63" s="1"/>
+      <c r="U63" s="2"/>
+      <c r="V63" s="2"/>
       <c r="W63" s="2"/>
-      <c r="X63" s="2"/>
-[...7 lines deleted...]
-      <c r="E64" s="31">
+      <c r="X63" s="1"/>
+      <c r="Y63" s="1"/>
+      <c r="Z63" s="1"/>
+      <c r="AA63" s="1"/>
+      <c r="AB63" s="1"/>
+    </row>
+    <row r="64" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A64" s="1"/>
+      <c r="B64" s="13"/>
+      <c r="D64" s="12"/>
+      <c r="E64" s="26"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="19"/>
+      <c r="H64" s="13"/>
+      <c r="J64" s="12"/>
+      <c r="K64" s="17"/>
+      <c r="L64" s="18"/>
+      <c r="M64" s="19"/>
+      <c r="N64" s="17"/>
+      <c r="O64" s="18"/>
+      <c r="P64" s="19"/>
+      <c r="Q64" s="6"/>
+      <c r="R64" s="11"/>
+      <c r="S64" s="12"/>
+      <c r="T64" s="1"/>
+      <c r="U64" s="2"/>
+      <c r="V64" s="2"/>
+      <c r="W64" s="2"/>
+      <c r="X64" s="1"/>
+      <c r="Y64" s="1"/>
+      <c r="Z64" s="1"/>
+      <c r="AA64" s="1"/>
+      <c r="AB64" s="1"/>
+    </row>
+    <row r="65" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A65" s="1"/>
+      <c r="B65" s="13"/>
+      <c r="D65" s="12"/>
+      <c r="E65" s="31">
         <v>0.83333333333333337</v>
       </c>
-      <c r="F64" s="32"/>
-[...4 lines deleted...]
-      <c r="K64" s="31">
+      <c r="F65" s="32"/>
+      <c r="G65" s="33"/>
+      <c r="H65" s="13"/>
+      <c r="J65" s="12"/>
+      <c r="K65" s="31">
         <v>0.83333333333333337</v>
       </c>
-      <c r="L64" s="32"/>
-[...1 lines deleted...]
-      <c r="N64" s="31">
+      <c r="L65" s="32"/>
+      <c r="M65" s="33"/>
+      <c r="N65" s="31">
         <v>0.83333333333333337</v>
-      </c>
-[...31 lines deleted...]
-        <v>19</v>
       </c>
       <c r="O65" s="32"/>
       <c r="P65" s="33"/>
-      <c r="Q65" s="7"/>
-[...4 lines deleted...]
-      <c r="V65" s="15"/>
+      <c r="Q65" s="6"/>
+      <c r="R65" s="11"/>
+      <c r="S65" s="12"/>
+      <c r="T65" s="1"/>
+      <c r="U65" s="2"/>
+      <c r="V65" s="2"/>
       <c r="W65" s="2"/>
-      <c r="X65" s="2"/>
-[...17 lines deleted...]
-      <c r="V66" s="15"/>
+      <c r="X65" s="1"/>
+      <c r="Y65" s="1"/>
+      <c r="Z65" s="1"/>
+      <c r="AA65" s="1"/>
+      <c r="AB65" s="1"/>
+    </row>
+    <row r="66" spans="1:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A66" s="1"/>
+      <c r="B66" s="42"/>
+      <c r="C66" s="43"/>
+      <c r="D66" s="44"/>
+      <c r="E66" s="17"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="19"/>
+      <c r="H66" s="13"/>
+      <c r="J66" s="12"/>
+      <c r="K66" s="17"/>
+      <c r="L66" s="18"/>
+      <c r="M66" s="19"/>
+      <c r="N66" s="17"/>
+      <c r="O66" s="18"/>
+      <c r="P66" s="19"/>
+      <c r="Q66" s="7"/>
+      <c r="R66" s="23"/>
+      <c r="S66" s="19"/>
+      <c r="T66" s="1"/>
+      <c r="U66" s="2"/>
+      <c r="V66" s="2"/>
       <c r="W66" s="2"/>
-      <c r="X66" s="2"/>
-[...17 lines deleted...]
-      <c r="V67" s="15"/>
+      <c r="X66" s="1"/>
+      <c r="Y66" s="1"/>
+      <c r="Z66" s="1"/>
+      <c r="AA66" s="1"/>
+      <c r="AB66" s="1"/>
+    </row>
+    <row r="67" spans="1:28" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A67" s="1"/>
+      <c r="B67" s="3"/>
+      <c r="C67" s="4"/>
+      <c r="D67" s="45"/>
+      <c r="E67" s="4"/>
+      <c r="F67" s="4"/>
+      <c r="G67" s="45">
+        <v>24</v>
+      </c>
+      <c r="H67" s="4"/>
+      <c r="I67" s="4"/>
+      <c r="J67" s="45"/>
+      <c r="K67" s="4"/>
+      <c r="L67" s="4"/>
+      <c r="M67" s="45">
+        <v>26</v>
+      </c>
+      <c r="N67" s="4"/>
+      <c r="O67" s="4"/>
+      <c r="P67" s="45">
+        <v>27</v>
+      </c>
+      <c r="Q67" s="4"/>
+      <c r="R67" s="4"/>
+      <c r="S67" s="45"/>
+      <c r="T67" s="1"/>
+      <c r="U67" s="2"/>
+      <c r="V67" s="2"/>
       <c r="W67" s="2"/>
-      <c r="X67" s="2"/>
-[...17 lines deleted...]
-      <c r="V68" s="15"/>
+      <c r="X67" s="1"/>
+      <c r="Y67" s="1"/>
+      <c r="Z67" s="1"/>
+      <c r="AA67" s="1"/>
+      <c r="AB67" s="1"/>
+    </row>
+    <row r="68" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A68" s="1"/>
+      <c r="B68" s="26"/>
+      <c r="C68" s="41"/>
+      <c r="D68" s="46"/>
+      <c r="E68" s="26" t="str">
+        <f>"FIELD #"&amp;$U$5</f>
+        <v>FIELD #Draft</v>
+      </c>
+      <c r="F68" s="41"/>
+      <c r="G68" s="46"/>
+      <c r="H68" s="26"/>
+      <c r="I68" s="41"/>
+      <c r="J68" s="46"/>
+      <c r="K68" s="26" t="str">
+        <f>"FIELD #"&amp;$U$5</f>
+        <v>FIELD #Draft</v>
+      </c>
+      <c r="L68" s="41"/>
+      <c r="M68" s="46"/>
+      <c r="N68" s="26" t="str">
+        <f>"FIELD #"&amp;$U$5</f>
+        <v>FIELD #Draft</v>
+      </c>
+      <c r="O68" s="41"/>
+      <c r="P68" s="46"/>
+      <c r="Q68" s="26"/>
+      <c r="R68" s="41"/>
+      <c r="S68" s="46"/>
+      <c r="T68" s="1"/>
+      <c r="U68" s="2"/>
+      <c r="V68" s="2"/>
       <c r="W68" s="2"/>
-      <c r="X68" s="2"/>
-[...17 lines deleted...]
-      <c r="V69" s="15"/>
+      <c r="X68" s="1"/>
+      <c r="Y68" s="1"/>
+      <c r="Z68" s="1"/>
+      <c r="AA68" s="1"/>
+      <c r="AB68" s="1"/>
+    </row>
+    <row r="69" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A69" s="1"/>
+      <c r="B69" s="26"/>
+      <c r="C69" s="18"/>
+      <c r="D69" s="19"/>
+      <c r="E69" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="18"/>
+      <c r="G69" s="19"/>
+      <c r="H69" s="26"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="19"/>
+      <c r="K69" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="L69" s="18"/>
+      <c r="M69" s="19"/>
+      <c r="N69" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="O69" s="18"/>
+      <c r="P69" s="19"/>
+      <c r="Q69" s="6"/>
+      <c r="R69" s="23"/>
+      <c r="S69" s="19"/>
+      <c r="T69" s="1"/>
+      <c r="U69" s="2"/>
+      <c r="V69" s="2"/>
       <c r="W69" s="2"/>
-      <c r="X69" s="2"/>
-[...17 lines deleted...]
-      <c r="V70" s="15"/>
+      <c r="X69" s="1"/>
+      <c r="Y69" s="1"/>
+      <c r="Z69" s="1"/>
+      <c r="AA69" s="1"/>
+      <c r="AB69" s="1"/>
+    </row>
+    <row r="70" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A70" s="1"/>
+      <c r="B70" s="17"/>
+      <c r="C70" s="18"/>
+      <c r="D70" s="19"/>
+      <c r="E70" s="17"/>
+      <c r="F70" s="18"/>
+      <c r="G70" s="19"/>
+      <c r="H70" s="17"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="19"/>
+      <c r="K70" s="17"/>
+      <c r="L70" s="18"/>
+      <c r="M70" s="19"/>
+      <c r="N70" s="17"/>
+      <c r="O70" s="18"/>
+      <c r="P70" s="19"/>
+      <c r="Q70" s="6"/>
+      <c r="R70" s="23"/>
+      <c r="S70" s="19"/>
+      <c r="T70" s="1"/>
+      <c r="U70" s="2"/>
+      <c r="V70" s="2"/>
       <c r="W70" s="2"/>
-      <c r="X70" s="2"/>
-[...17 lines deleted...]
-      <c r="V71" s="15"/>
+      <c r="X70" s="1"/>
+      <c r="Y70" s="1"/>
+      <c r="Z70" s="1"/>
+      <c r="AA70" s="1"/>
+      <c r="AB70" s="1"/>
+    </row>
+    <row r="71" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A71" s="1"/>
+      <c r="B71" s="26"/>
+      <c r="C71" s="18"/>
+      <c r="D71" s="19"/>
+      <c r="E71" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" s="18"/>
+      <c r="G71" s="19"/>
+      <c r="H71" s="26"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="19"/>
+      <c r="K71" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L71" s="18"/>
+      <c r="M71" s="19"/>
+      <c r="N71" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O71" s="18"/>
+      <c r="P71" s="19"/>
+      <c r="Q71" s="6"/>
+      <c r="R71" s="23"/>
+      <c r="S71" s="19"/>
+      <c r="T71" s="1"/>
+      <c r="U71" s="2"/>
+      <c r="V71" s="2"/>
       <c r="W71" s="2"/>
-      <c r="X71" s="2"/>
-[...10 lines deleted...]
-      <c r="G72" s="17"/>
+      <c r="X71" s="1"/>
+      <c r="Y71" s="1"/>
+      <c r="Z71" s="1"/>
+      <c r="AA71" s="1"/>
+      <c r="AB71" s="1"/>
+    </row>
+    <row r="72" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A72" s="1"/>
+      <c r="B72" s="17"/>
+      <c r="C72" s="18"/>
+      <c r="D72" s="19"/>
+      <c r="E72" s="17"/>
+      <c r="F72" s="18"/>
+      <c r="G72" s="19"/>
       <c r="H72" s="17"/>
-      <c r="I72" s="17"/>
-      <c r="J72" s="17"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="19"/>
       <c r="K72" s="17"/>
-      <c r="L72" s="17"/>
-[...9 lines deleted...]
-      <c r="T72" s="2"/>
+      <c r="L72" s="18"/>
+      <c r="M72" s="19"/>
+      <c r="N72" s="17"/>
+      <c r="O72" s="18"/>
+      <c r="P72" s="19"/>
+      <c r="Q72" s="6"/>
+      <c r="R72" s="23"/>
+      <c r="S72" s="19"/>
+      <c r="T72" s="1"/>
       <c r="U72" s="2"/>
       <c r="V72" s="2"/>
       <c r="W72" s="2"/>
-      <c r="X72" s="2"/>
-[...12 lines deleted...]
-      </c>
+      <c r="X72" s="1"/>
+      <c r="Y72" s="1"/>
+      <c r="Z72" s="1"/>
+      <c r="AA72" s="1"/>
+      <c r="AB72" s="1"/>
+    </row>
+    <row r="73" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A73" s="1"/>
+      <c r="B73" s="13"/>
+      <c r="D73" s="12"/>
+      <c r="E73" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F73" s="32"/>
+      <c r="G73" s="33"/>
       <c r="H73" s="13"/>
-      <c r="I73" s="13"/>
-[...14 lines deleted...]
-      <c r="T73" s="2"/>
+      <c r="J73" s="12"/>
+      <c r="K73" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="L73" s="32"/>
+      <c r="M73" s="33"/>
+      <c r="N73" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="O73" s="32"/>
+      <c r="P73" s="33"/>
+      <c r="Q73" s="6"/>
+      <c r="R73" s="11"/>
+      <c r="S73" s="12"/>
+      <c r="T73" s="1"/>
       <c r="U73" s="2"/>
       <c r="V73" s="2"/>
       <c r="W73" s="2"/>
-      <c r="X73" s="2"/>
-[...59 lines deleted...]
-      <c r="T75" s="2"/>
+      <c r="X73" s="1"/>
+      <c r="Y73" s="1"/>
+      <c r="Z73" s="1"/>
+      <c r="AA73" s="1"/>
+      <c r="AB73" s="1"/>
+    </row>
+    <row r="74" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="E74" s="31"/>
+      <c r="F74" s="32"/>
+      <c r="G74" s="33"/>
+      <c r="H74" s="13"/>
+      <c r="J74" s="12"/>
+      <c r="K74" s="31"/>
+      <c r="L74" s="32"/>
+      <c r="M74" s="33"/>
+      <c r="N74" s="31"/>
+      <c r="O74" s="32"/>
+      <c r="P74" s="33"/>
+    </row>
+    <row r="75" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A75" s="1"/>
+      <c r="B75" s="13"/>
+      <c r="D75" s="12"/>
+      <c r="E75" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" s="36"/>
+      <c r="G75" s="37"/>
+      <c r="H75" s="13"/>
+      <c r="J75" s="12"/>
+      <c r="K75" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="L75" s="36"/>
+      <c r="M75" s="37"/>
+      <c r="N75" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="O75" s="36"/>
+      <c r="P75" s="37"/>
+      <c r="Q75" s="6"/>
+      <c r="R75" s="11"/>
+      <c r="S75" s="12"/>
+      <c r="T75" s="1"/>
       <c r="U75" s="2"/>
       <c r="V75" s="2"/>
       <c r="W75" s="2"/>
-      <c r="X75" s="2"/>
-[...27 lines deleted...]
-      <c r="T76" s="2"/>
+      <c r="X75" s="1"/>
+      <c r="Y75" s="1"/>
+      <c r="Z75" s="1"/>
+      <c r="AA75" s="1"/>
+      <c r="AB75" s="1"/>
+    </row>
+    <row r="76" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A76" s="1"/>
+      <c r="B76" s="13"/>
+      <c r="D76" s="12"/>
+      <c r="E76" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="27"/>
+      <c r="G76" s="28"/>
+      <c r="H76" s="13"/>
+      <c r="J76" s="12"/>
+      <c r="K76" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="L76" s="27"/>
+      <c r="M76" s="28"/>
+      <c r="N76" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="O76" s="27"/>
+      <c r="P76" s="28"/>
+      <c r="Q76" s="6"/>
+      <c r="R76" s="11"/>
+      <c r="S76" s="12"/>
+      <c r="T76" s="1"/>
       <c r="U76" s="2"/>
       <c r="V76" s="2"/>
       <c r="W76" s="2"/>
-      <c r="X76" s="2"/>
-[...27 lines deleted...]
-      <c r="T77" s="2"/>
+      <c r="X76" s="1"/>
+      <c r="Y76" s="1"/>
+      <c r="Z76" s="1"/>
+      <c r="AA76" s="1"/>
+      <c r="AB76" s="1"/>
+    </row>
+    <row r="77" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A77" s="1"/>
+      <c r="B77" s="13"/>
+      <c r="D77" s="12"/>
+      <c r="E77" s="17"/>
+      <c r="F77" s="29"/>
+      <c r="G77" s="30"/>
+      <c r="H77" s="13"/>
+      <c r="J77" s="12"/>
+      <c r="K77" s="17"/>
+      <c r="L77" s="29"/>
+      <c r="M77" s="30"/>
+      <c r="N77" s="17"/>
+      <c r="O77" s="29"/>
+      <c r="P77" s="30"/>
+      <c r="Q77" s="6"/>
+      <c r="R77" s="11"/>
+      <c r="S77" s="12"/>
+      <c r="T77" s="1"/>
       <c r="U77" s="2"/>
       <c r="V77" s="2"/>
       <c r="W77" s="2"/>
-      <c r="X77" s="2"/>
-[...27 lines deleted...]
-      <c r="T78" s="2"/>
+      <c r="X77" s="1"/>
+      <c r="Y77" s="1"/>
+      <c r="Z77" s="1"/>
+      <c r="AA77" s="1"/>
+      <c r="AB77" s="1"/>
+    </row>
+    <row r="78" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A78" s="1"/>
+      <c r="B78" s="13"/>
+      <c r="D78" s="12"/>
+      <c r="E78" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78" s="27"/>
+      <c r="G78" s="28"/>
+      <c r="H78" s="13"/>
+      <c r="J78" s="12"/>
+      <c r="K78" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L78" s="27"/>
+      <c r="M78" s="28"/>
+      <c r="N78" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O78" s="27"/>
+      <c r="P78" s="28"/>
+      <c r="Q78" s="6"/>
+      <c r="R78" s="11"/>
+      <c r="S78" s="12"/>
+      <c r="T78" s="1"/>
       <c r="U78" s="2"/>
       <c r="V78" s="2"/>
       <c r="W78" s="2"/>
-      <c r="X78" s="2"/>
-[...27 lines deleted...]
-      <c r="T79" s="2"/>
+      <c r="X78" s="1"/>
+      <c r="Y78" s="1"/>
+      <c r="Z78" s="1"/>
+      <c r="AA78" s="1"/>
+      <c r="AB78" s="1"/>
+    </row>
+    <row r="79" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A79" s="1"/>
+      <c r="B79" s="13"/>
+      <c r="D79" s="12"/>
+      <c r="E79" s="17"/>
+      <c r="F79" s="29"/>
+      <c r="G79" s="30"/>
+      <c r="H79" s="13"/>
+      <c r="J79" s="12"/>
+      <c r="K79" s="17"/>
+      <c r="L79" s="29"/>
+      <c r="M79" s="30"/>
+      <c r="N79" s="17"/>
+      <c r="O79" s="29"/>
+      <c r="P79" s="30"/>
+      <c r="Q79" s="6"/>
+      <c r="R79" s="11"/>
+      <c r="S79" s="12"/>
+      <c r="T79" s="1"/>
       <c r="U79" s="2"/>
       <c r="V79" s="2"/>
       <c r="W79" s="2"/>
-      <c r="X79" s="2"/>
-[...27 lines deleted...]
-      <c r="T80" s="2"/>
+      <c r="X79" s="1"/>
+      <c r="Y79" s="1"/>
+      <c r="Z79" s="1"/>
+      <c r="AA79" s="1"/>
+      <c r="AB79" s="1"/>
+    </row>
+    <row r="80" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A80" s="1"/>
+      <c r="B80" s="13"/>
+      <c r="D80" s="12"/>
+      <c r="E80" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F80" s="32"/>
+      <c r="G80" s="33"/>
+      <c r="H80" s="13"/>
+      <c r="J80" s="12"/>
+      <c r="K80" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="L80" s="32"/>
+      <c r="M80" s="33"/>
+      <c r="N80" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="O80" s="32"/>
+      <c r="P80" s="33"/>
+      <c r="Q80" s="6"/>
+      <c r="R80" s="11"/>
+      <c r="S80" s="12"/>
+      <c r="T80" s="1"/>
       <c r="U80" s="2"/>
       <c r="V80" s="2"/>
       <c r="W80" s="2"/>
-      <c r="X80" s="2"/>
-[...5 lines deleted...]
-      <c r="E81" s="40" t="s">
+      <c r="X80" s="1"/>
+      <c r="Y80" s="1"/>
+      <c r="Z80" s="1"/>
+      <c r="AA80" s="1"/>
+      <c r="AB80" s="1"/>
+    </row>
+    <row r="81" spans="1:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A81" s="1"/>
+      <c r="B81" s="17"/>
+      <c r="C81" s="18"/>
+      <c r="D81" s="19"/>
+      <c r="E81" s="20"/>
+      <c r="F81" s="21"/>
+      <c r="G81" s="22"/>
+      <c r="H81" s="42"/>
+      <c r="I81" s="43"/>
+      <c r="J81" s="44"/>
+      <c r="K81" s="20"/>
+      <c r="L81" s="21"/>
+      <c r="M81" s="22"/>
+      <c r="N81" s="20"/>
+      <c r="O81" s="21"/>
+      <c r="P81" s="22"/>
+      <c r="Q81" s="7"/>
+      <c r="R81" s="23"/>
+      <c r="S81" s="19"/>
+      <c r="T81" s="1"/>
+      <c r="U81" s="2"/>
+      <c r="V81" s="2"/>
+      <c r="W81" s="2"/>
+      <c r="X81" s="1"/>
+      <c r="Y81" s="1"/>
+      <c r="Z81" s="1"/>
+      <c r="AA81" s="1"/>
+      <c r="AB81" s="1"/>
+    </row>
+    <row r="82" spans="1:28" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A82" s="1"/>
+      <c r="B82" s="3"/>
+      <c r="C82" s="4"/>
+      <c r="D82" s="45"/>
+      <c r="E82" s="4"/>
+      <c r="F82" s="4"/>
+      <c r="G82" s="45">
+        <v>3</v>
+      </c>
+      <c r="H82" s="4"/>
+      <c r="I82" s="4"/>
+      <c r="J82" s="45"/>
+      <c r="K82" s="4"/>
+      <c r="L82" s="4"/>
+      <c r="M82" s="45">
+        <v>5</v>
+      </c>
+      <c r="N82" s="4"/>
+      <c r="O82" s="4"/>
+      <c r="P82" s="45">
+        <v>6</v>
+      </c>
+      <c r="Q82" s="4"/>
+      <c r="R82" s="4"/>
+      <c r="S82" s="45"/>
+      <c r="T82" s="1"/>
+      <c r="U82" s="2"/>
+      <c r="V82" s="2"/>
+      <c r="W82" s="2"/>
+      <c r="X82" s="1"/>
+      <c r="Y82" s="1"/>
+      <c r="Z82" s="1"/>
+      <c r="AA82" s="1"/>
+      <c r="AB82" s="1"/>
+    </row>
+    <row r="83" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A83" s="1"/>
+      <c r="B83" s="26"/>
+      <c r="C83" s="41"/>
+      <c r="D83" s="46"/>
+      <c r="E83" s="26" t="str">
+        <f>"FIELD #"&amp;$U$5</f>
+        <v>FIELD #Draft</v>
+      </c>
+      <c r="F83" s="41"/>
+      <c r="G83" s="46"/>
+      <c r="H83" s="26"/>
+      <c r="I83" s="41"/>
+      <c r="J83" s="46"/>
+      <c r="K83" s="26" t="str">
+        <f>"FIELD #"&amp;$U$5</f>
+        <v>FIELD #Draft</v>
+      </c>
+      <c r="L83" s="41"/>
+      <c r="M83" s="46"/>
+      <c r="N83" s="26" t="str">
+        <f>"FIELD #"&amp;$U$5</f>
+        <v>FIELD #Draft</v>
+      </c>
+      <c r="O83" s="41"/>
+      <c r="P83" s="46"/>
+      <c r="Q83" s="26"/>
+      <c r="R83" s="41"/>
+      <c r="S83" s="46"/>
+      <c r="T83" s="1"/>
+      <c r="U83" s="2"/>
+      <c r="V83" s="2"/>
+      <c r="W83" s="2"/>
+      <c r="X83" s="1"/>
+      <c r="Y83" s="1"/>
+      <c r="Z83" s="1"/>
+      <c r="AA83" s="1"/>
+      <c r="AB83" s="1"/>
+    </row>
+    <row r="84" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A84" s="1"/>
+      <c r="B84" s="26"/>
+      <c r="C84" s="18"/>
+      <c r="D84" s="19"/>
+      <c r="E84" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="F81" s="41"/>
-[...4 lines deleted...]
-      <c r="K81" s="40" t="s">
+      <c r="F84" s="18"/>
+      <c r="G84" s="19"/>
+      <c r="H84" s="26"/>
+      <c r="I84" s="18"/>
+      <c r="J84" s="19"/>
+      <c r="K84" s="26"/>
+      <c r="L84" s="18"/>
+      <c r="M84" s="19"/>
+      <c r="N84" s="26"/>
+      <c r="O84" s="18"/>
+      <c r="P84" s="19"/>
+      <c r="Q84" s="6"/>
+      <c r="R84" s="23"/>
+      <c r="S84" s="19"/>
+      <c r="T84" s="1"/>
+      <c r="U84" s="2"/>
+      <c r="V84" s="2"/>
+      <c r="W84" s="2"/>
+      <c r="X84" s="1"/>
+      <c r="Y84" s="1"/>
+      <c r="Z84" s="1"/>
+      <c r="AA84" s="1"/>
+      <c r="AB84" s="1"/>
+    </row>
+    <row r="85" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A85" s="1"/>
+      <c r="B85" s="17"/>
+      <c r="C85" s="18"/>
+      <c r="D85" s="19"/>
+      <c r="E85" s="17"/>
+      <c r="F85" s="18"/>
+      <c r="G85" s="19"/>
+      <c r="H85" s="17"/>
+      <c r="I85" s="18"/>
+      <c r="J85" s="19"/>
+      <c r="K85" s="17"/>
+      <c r="L85" s="18"/>
+      <c r="M85" s="19"/>
+      <c r="N85" s="17"/>
+      <c r="O85" s="18"/>
+      <c r="P85" s="19"/>
+      <c r="Q85" s="6"/>
+      <c r="R85" s="23"/>
+      <c r="S85" s="19"/>
+      <c r="T85" s="1"/>
+      <c r="U85" s="2"/>
+      <c r="V85" s="2"/>
+      <c r="W85" s="2"/>
+      <c r="X85" s="1"/>
+      <c r="Y85" s="1"/>
+      <c r="Z85" s="1"/>
+      <c r="AA85" s="1"/>
+      <c r="AB85" s="1"/>
+    </row>
+    <row r="86" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A86" s="1"/>
+      <c r="B86" s="26"/>
+      <c r="C86" s="18"/>
+      <c r="D86" s="19"/>
+      <c r="E86" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F86" s="18"/>
+      <c r="G86" s="19"/>
+      <c r="H86" s="26"/>
+      <c r="I86" s="18"/>
+      <c r="J86" s="19"/>
+      <c r="K86" s="26"/>
+      <c r="L86" s="18"/>
+      <c r="M86" s="19"/>
+      <c r="N86" s="26"/>
+      <c r="O86" s="18"/>
+      <c r="P86" s="19"/>
+      <c r="Q86" s="6"/>
+      <c r="R86" s="23"/>
+      <c r="S86" s="19"/>
+      <c r="T86" s="1"/>
+      <c r="U86" s="2"/>
+      <c r="V86" s="2"/>
+      <c r="W86" s="2"/>
+      <c r="X86" s="1"/>
+      <c r="Y86" s="1"/>
+      <c r="Z86" s="1"/>
+      <c r="AA86" s="1"/>
+      <c r="AB86" s="1"/>
+    </row>
+    <row r="87" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A87" s="1"/>
+      <c r="B87" s="17"/>
+      <c r="C87" s="18"/>
+      <c r="D87" s="19"/>
+      <c r="E87" s="17"/>
+      <c r="F87" s="18"/>
+      <c r="G87" s="19"/>
+      <c r="H87" s="17"/>
+      <c r="I87" s="18"/>
+      <c r="J87" s="19"/>
+      <c r="K87" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="L87" s="25"/>
+      <c r="M87" s="25"/>
+      <c r="N87" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="O87" s="25"/>
+      <c r="P87" s="25"/>
+      <c r="Q87" s="6"/>
+      <c r="R87" s="23"/>
+      <c r="S87" s="19"/>
+      <c r="T87" s="1"/>
+      <c r="U87" s="2"/>
+      <c r="V87" s="2"/>
+      <c r="W87" s="2"/>
+      <c r="X87" s="1"/>
+      <c r="Y87" s="1"/>
+      <c r="Z87" s="1"/>
+      <c r="AA87" s="1"/>
+      <c r="AB87" s="1"/>
+    </row>
+    <row r="88" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A88" s="1"/>
+      <c r="B88" s="13"/>
+      <c r="D88" s="12"/>
+      <c r="E88" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F88" s="32"/>
+      <c r="G88" s="33"/>
+      <c r="H88" s="13"/>
+      <c r="J88" s="12"/>
+      <c r="K88" s="25"/>
+      <c r="L88" s="25"/>
+      <c r="M88" s="25"/>
+      <c r="N88" s="25"/>
+      <c r="O88" s="25"/>
+      <c r="P88" s="25"/>
+      <c r="Q88" s="6"/>
+      <c r="R88" s="11"/>
+      <c r="S88" s="12"/>
+      <c r="T88" s="1"/>
+      <c r="U88" s="2"/>
+      <c r="V88" s="2"/>
+      <c r="W88" s="2"/>
+      <c r="X88" s="1"/>
+      <c r="Y88" s="1"/>
+      <c r="Z88" s="1"/>
+      <c r="AA88" s="1"/>
+      <c r="AB88" s="1"/>
+    </row>
+    <row r="89" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A89" s="1"/>
+      <c r="E89" s="34"/>
+      <c r="F89" s="34"/>
+      <c r="G89" s="34"/>
+      <c r="K89" s="25"/>
+      <c r="L89" s="25"/>
+      <c r="M89" s="25"/>
+      <c r="N89" s="25"/>
+      <c r="O89" s="25"/>
+      <c r="P89" s="25"/>
+      <c r="T89" s="1"/>
+      <c r="U89" s="2"/>
+      <c r="V89" s="2"/>
+      <c r="W89" s="2"/>
+      <c r="X89" s="1"/>
+      <c r="Y89" s="1"/>
+      <c r="Z89" s="1"/>
+      <c r="AA89" s="1"/>
+      <c r="AB89" s="1"/>
+    </row>
+    <row r="90" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A90" s="1"/>
+      <c r="B90" s="13"/>
+      <c r="D90" s="12"/>
+      <c r="E90" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" s="32"/>
+      <c r="G90" s="33"/>
+      <c r="H90" s="13"/>
+      <c r="J90" s="12"/>
+      <c r="K90" s="25"/>
+      <c r="L90" s="25"/>
+      <c r="M90" s="25"/>
+      <c r="N90" s="25"/>
+      <c r="O90" s="25"/>
+      <c r="P90" s="25"/>
+      <c r="Q90" s="6"/>
+      <c r="R90" s="11"/>
+      <c r="S90" s="12"/>
+      <c r="T90" s="1"/>
+      <c r="U90" s="2"/>
+      <c r="V90" s="2"/>
+      <c r="W90" s="2"/>
+      <c r="X90" s="1"/>
+      <c r="Y90" s="1"/>
+      <c r="Z90" s="1"/>
+      <c r="AA90" s="1"/>
+      <c r="AB90" s="1"/>
+    </row>
+    <row r="91" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A91" s="1"/>
+      <c r="B91" s="13"/>
+      <c r="D91" s="12"/>
+      <c r="E91" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="L81" s="41"/>
-[...289 lines deleted...]
-      <c r="V91" s="15"/>
+      <c r="F91" s="27"/>
+      <c r="G91" s="28"/>
+      <c r="H91" s="13"/>
+      <c r="J91" s="12"/>
+      <c r="K91" s="26"/>
+      <c r="L91" s="27"/>
+      <c r="M91" s="28"/>
+      <c r="N91" s="26"/>
+      <c r="O91" s="27"/>
+      <c r="P91" s="28"/>
+      <c r="Q91" s="6"/>
+      <c r="R91" s="11"/>
+      <c r="S91" s="12"/>
+      <c r="T91" s="1"/>
+      <c r="U91" s="2"/>
+      <c r="V91" s="2"/>
       <c r="W91" s="2"/>
-      <c r="X91" s="2"/>
-[...17 lines deleted...]
-      <c r="V92" s="15"/>
+      <c r="X91" s="1"/>
+      <c r="Y91" s="1"/>
+      <c r="Z91" s="1"/>
+      <c r="AA91" s="1"/>
+      <c r="AB91" s="1"/>
+    </row>
+    <row r="92" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A92" s="1"/>
+      <c r="B92" s="13"/>
+      <c r="D92" s="12"/>
+      <c r="E92" s="17"/>
+      <c r="F92" s="29"/>
+      <c r="G92" s="30"/>
+      <c r="H92" s="13"/>
+      <c r="J92" s="12"/>
+      <c r="K92" s="17"/>
+      <c r="L92" s="29"/>
+      <c r="M92" s="30"/>
+      <c r="N92" s="17"/>
+      <c r="O92" s="29"/>
+      <c r="P92" s="30"/>
+      <c r="Q92" s="6"/>
+      <c r="R92" s="11"/>
+      <c r="S92" s="12"/>
+      <c r="T92" s="1"/>
+      <c r="U92" s="2"/>
+      <c r="V92" s="2"/>
       <c r="W92" s="2"/>
-      <c r="X92" s="2"/>
-[...17 lines deleted...]
-      <c r="V93" s="15"/>
+      <c r="X92" s="1"/>
+      <c r="Y92" s="1"/>
+      <c r="Z92" s="1"/>
+      <c r="AA92" s="1"/>
+      <c r="AB92" s="1"/>
+    </row>
+    <row r="93" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A93" s="1"/>
+      <c r="B93" s="13"/>
+      <c r="D93" s="12"/>
+      <c r="E93" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F93" s="27"/>
+      <c r="G93" s="28"/>
+      <c r="H93" s="13"/>
+      <c r="J93" s="12"/>
+      <c r="K93" s="26"/>
+      <c r="L93" s="27"/>
+      <c r="M93" s="28"/>
+      <c r="N93" s="26"/>
+      <c r="O93" s="27"/>
+      <c r="P93" s="28"/>
+      <c r="Q93" s="6"/>
+      <c r="R93" s="11"/>
+      <c r="S93" s="12"/>
+      <c r="T93" s="1"/>
+      <c r="U93" s="2"/>
+      <c r="V93" s="2"/>
       <c r="W93" s="2"/>
-      <c r="X93" s="2"/>
-[...13 lines deleted...]
-      <c r="J94" s="17"/>
+      <c r="X93" s="1"/>
+      <c r="Y93" s="1"/>
+      <c r="Z93" s="1"/>
+      <c r="AA93" s="1"/>
+      <c r="AB93" s="1"/>
+    </row>
+    <row r="94" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A94" s="1"/>
+      <c r="B94" s="13"/>
+      <c r="D94" s="12"/>
+      <c r="E94" s="17"/>
+      <c r="F94" s="29"/>
+      <c r="G94" s="30"/>
+      <c r="H94" s="13"/>
+      <c r="J94" s="12"/>
       <c r="K94" s="17"/>
-      <c r="L94" s="17"/>
-[...9 lines deleted...]
-      <c r="T94" s="2"/>
+      <c r="L94" s="29"/>
+      <c r="M94" s="30"/>
+      <c r="N94" s="17"/>
+      <c r="O94" s="29"/>
+      <c r="P94" s="30"/>
+      <c r="Q94" s="6"/>
+      <c r="R94" s="11"/>
+      <c r="S94" s="12"/>
+      <c r="T94" s="1"/>
       <c r="U94" s="2"/>
       <c r="V94" s="2"/>
       <c r="W94" s="2"/>
-      <c r="X94" s="2"/>
-[...12 lines deleted...]
-      </c>
+      <c r="X94" s="1"/>
+      <c r="Y94" s="1"/>
+      <c r="Z94" s="1"/>
+      <c r="AA94" s="1"/>
+      <c r="AB94" s="1"/>
+    </row>
+    <row r="95" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A95" s="1"/>
+      <c r="B95" s="13"/>
+      <c r="D95" s="12"/>
+      <c r="E95" s="31">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F95" s="32"/>
+      <c r="G95" s="33"/>
       <c r="H95" s="13"/>
-      <c r="I95" s="13"/>
-[...16 lines deleted...]
-      <c r="V95" s="15"/>
+      <c r="J95" s="12"/>
+      <c r="K95" s="31"/>
+      <c r="L95" s="32"/>
+      <c r="M95" s="33"/>
+      <c r="N95" s="31"/>
+      <c r="O95" s="32"/>
+      <c r="P95" s="33"/>
+      <c r="Q95" s="6"/>
+      <c r="R95" s="11"/>
+      <c r="S95" s="12"/>
+      <c r="T95" s="1"/>
+      <c r="U95" s="2"/>
+      <c r="V95" s="2"/>
       <c r="W95" s="2"/>
-      <c r="X95" s="2"/>
-[...10 lines deleted...]
-      </c>
+      <c r="X95" s="1"/>
+      <c r="Y95" s="1"/>
+      <c r="Z95" s="1"/>
+      <c r="AA95" s="1"/>
+      <c r="AB95" s="1"/>
+    </row>
+    <row r="96" spans="1:28" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A96" s="1"/>
+      <c r="B96" s="17"/>
+      <c r="C96" s="18"/>
+      <c r="D96" s="19"/>
+      <c r="E96" s="20"/>
       <c r="F96" s="21"/>
-      <c r="G96" s="29"/>
-[...10 lines deleted...]
-      </c>
+      <c r="G96" s="22"/>
+      <c r="H96" s="17"/>
+      <c r="I96" s="18"/>
+      <c r="J96" s="19"/>
+      <c r="K96" s="20"/>
+      <c r="L96" s="21"/>
+      <c r="M96" s="22"/>
+      <c r="N96" s="20"/>
       <c r="O96" s="21"/>
-      <c r="P96" s="29"/>
-[...5 lines deleted...]
-      <c r="V96" s="15"/>
+      <c r="P96" s="22"/>
+      <c r="Q96" s="7"/>
+      <c r="R96" s="23"/>
+      <c r="S96" s="19"/>
+      <c r="T96" s="1"/>
+      <c r="U96" s="2"/>
+      <c r="V96" s="2"/>
       <c r="W96" s="2"/>
-      <c r="X96" s="2"/>
-[...31 lines deleted...]
-      <c r="V97" s="15"/>
+      <c r="X96" s="1"/>
+      <c r="Y96" s="1"/>
+      <c r="Z96" s="1"/>
+      <c r="AA96" s="1"/>
+      <c r="AB96" s="1"/>
+    </row>
+    <row r="97" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A97" s="1"/>
+      <c r="B97" s="1"/>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1"/>
+      <c r="F97" s="1"/>
+      <c r="G97" s="1"/>
+      <c r="H97" s="1"/>
+      <c r="I97" s="1"/>
+      <c r="J97" s="1"/>
+      <c r="K97" s="1"/>
+      <c r="L97" s="1"/>
+      <c r="M97" s="1"/>
+      <c r="N97" s="1"/>
+      <c r="O97" s="1"/>
+      <c r="P97" s="1"/>
+      <c r="Q97" s="1"/>
+      <c r="R97" s="1"/>
+      <c r="S97" s="1"/>
+      <c r="T97" s="1"/>
+      <c r="U97" s="2"/>
+      <c r="V97" s="2"/>
       <c r="W97" s="2"/>
-      <c r="X97" s="2"/>
-[...31 lines deleted...]
-      <c r="V98" s="15"/>
+      <c r="X97" s="1"/>
+      <c r="Y97" s="1"/>
+      <c r="Z97" s="1"/>
+      <c r="AA97" s="1"/>
+      <c r="AB97" s="1"/>
+    </row>
+    <row r="98" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A98" s="1"/>
+      <c r="B98" s="1"/>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1"/>
+      <c r="F98" s="1"/>
+      <c r="G98" s="1"/>
+      <c r="H98" s="1"/>
+      <c r="I98" s="1"/>
+      <c r="J98" s="1"/>
+      <c r="K98" s="1"/>
+      <c r="L98" s="1"/>
+      <c r="M98" s="1"/>
+      <c r="N98" s="1"/>
+      <c r="O98" s="1"/>
+      <c r="P98" s="1"/>
+      <c r="Q98" s="1"/>
+      <c r="R98" s="1"/>
+      <c r="S98" s="1"/>
+      <c r="T98" s="1"/>
+      <c r="U98" s="2"/>
+      <c r="V98" s="2"/>
       <c r="W98" s="2"/>
-      <c r="X98" s="2"/>
-[...31 lines deleted...]
-      <c r="V99" s="15"/>
+      <c r="X98" s="1"/>
+      <c r="Y98" s="1"/>
+      <c r="Z98" s="1"/>
+      <c r="AA98" s="1"/>
+      <c r="AB98" s="1"/>
+    </row>
+    <row r="99" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A99" s="1"/>
+      <c r="B99" s="1"/>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1"/>
+      <c r="F99" s="1"/>
+      <c r="G99" s="1"/>
+      <c r="H99" s="1"/>
+      <c r="I99" s="1"/>
+      <c r="J99" s="1"/>
+      <c r="K99" s="1"/>
+      <c r="L99" s="1"/>
+      <c r="M99" s="1"/>
+      <c r="N99" s="1"/>
+      <c r="O99" s="1"/>
+      <c r="P99" s="1"/>
+      <c r="Q99" s="1"/>
+      <c r="R99" s="1"/>
+      <c r="S99" s="1"/>
+      <c r="T99" s="1"/>
+      <c r="U99" s="2"/>
+      <c r="V99" s="2"/>
       <c r="W99" s="2"/>
-      <c r="X99" s="2"/>
-[...31 lines deleted...]
-      <c r="V100" s="15"/>
+      <c r="X99" s="1"/>
+      <c r="Y99" s="1"/>
+      <c r="Z99" s="1"/>
+      <c r="AA99" s="1"/>
+      <c r="AB99" s="1"/>
+    </row>
+    <row r="100" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A100" s="1"/>
+      <c r="B100" s="1"/>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1"/>
+      <c r="F100" s="1"/>
+      <c r="G100" s="1"/>
+      <c r="H100" s="1"/>
+      <c r="I100" s="1"/>
+      <c r="J100" s="1"/>
+      <c r="K100" s="1"/>
+      <c r="L100" s="1"/>
+      <c r="M100" s="1"/>
+      <c r="N100" s="1"/>
+      <c r="O100" s="1"/>
+      <c r="P100" s="1"/>
+      <c r="Q100" s="1"/>
+      <c r="R100" s="1"/>
+      <c r="S100" s="1"/>
+      <c r="T100" s="1"/>
+      <c r="U100" s="2"/>
+      <c r="V100" s="2"/>
       <c r="W100" s="2"/>
-      <c r="X100" s="2"/>
-[...31 lines deleted...]
-      <c r="V101" s="15"/>
+      <c r="X100" s="1"/>
+      <c r="Y100" s="1"/>
+      <c r="Z100" s="1"/>
+      <c r="AA100" s="1"/>
+      <c r="AB100" s="1"/>
+    </row>
+    <row r="101" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A101" s="1"/>
+      <c r="B101" s="1"/>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1"/>
+      <c r="F101" s="1"/>
+      <c r="G101" s="1"/>
+      <c r="H101" s="1"/>
+      <c r="I101" s="1"/>
+      <c r="J101" s="1"/>
+      <c r="K101" s="1"/>
+      <c r="L101" s="1"/>
+      <c r="M101" s="1"/>
+      <c r="N101" s="1"/>
+      <c r="O101" s="1"/>
+      <c r="P101" s="1"/>
+      <c r="Q101" s="1"/>
+      <c r="R101" s="1"/>
+      <c r="S101" s="1"/>
+      <c r="T101" s="1"/>
+      <c r="U101" s="2"/>
+      <c r="V101" s="2"/>
       <c r="W101" s="2"/>
-      <c r="X101" s="2"/>
-[...31 lines deleted...]
-      <c r="V102" s="15"/>
+      <c r="X101" s="1"/>
+      <c r="Y101" s="1"/>
+      <c r="Z101" s="1"/>
+      <c r="AA101" s="1"/>
+      <c r="AB101" s="1"/>
+    </row>
+    <row r="102" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A102" s="1"/>
+      <c r="B102" s="1"/>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1"/>
+      <c r="F102" s="1"/>
+      <c r="G102" s="1"/>
+      <c r="H102" s="1"/>
+      <c r="I102" s="1"/>
+      <c r="J102" s="1"/>
+      <c r="K102" s="1"/>
+      <c r="L102" s="1"/>
+      <c r="M102" s="1"/>
+      <c r="N102" s="1"/>
+      <c r="O102" s="1"/>
+      <c r="P102" s="1"/>
+      <c r="Q102" s="1"/>
+      <c r="R102" s="1"/>
+      <c r="S102" s="1"/>
+      <c r="T102" s="1"/>
+      <c r="U102" s="2"/>
+      <c r="V102" s="2"/>
       <c r="W102" s="2"/>
-      <c r="X102" s="2"/>
-[...30 lines deleted...]
-      <c r="V103" s="15"/>
+      <c r="X102" s="1"/>
+      <c r="Y102" s="1"/>
+      <c r="Z102" s="1"/>
+      <c r="AA102" s="1"/>
+      <c r="AB102" s="1"/>
+    </row>
+    <row r="103" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A103" s="1"/>
+      <c r="B103" s="1"/>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1"/>
+      <c r="F103" s="1"/>
+      <c r="G103" s="1"/>
+      <c r="H103" s="1"/>
+      <c r="I103" s="1"/>
+      <c r="J103" s="1"/>
+      <c r="K103" s="1"/>
+      <c r="L103" s="1"/>
+      <c r="M103" s="1"/>
+      <c r="N103" s="1"/>
+      <c r="O103" s="1"/>
+      <c r="P103" s="1"/>
+      <c r="Q103" s="1"/>
+      <c r="R103" s="1"/>
+      <c r="S103" s="1"/>
+      <c r="T103" s="1"/>
+      <c r="U103" s="2"/>
+      <c r="V103" s="2"/>
       <c r="W103" s="2"/>
-      <c r="X103" s="2"/>
-[...30 lines deleted...]
-      <c r="V104" s="15"/>
+      <c r="X103" s="1"/>
+      <c r="Y103" s="1"/>
+      <c r="Z103" s="1"/>
+      <c r="AA103" s="1"/>
+      <c r="AB103" s="1"/>
+    </row>
+    <row r="104" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A104" s="1"/>
+      <c r="B104" s="1"/>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1"/>
+      <c r="F104" s="1"/>
+      <c r="G104" s="1"/>
+      <c r="H104" s="1"/>
+      <c r="I104" s="1"/>
+      <c r="J104" s="1"/>
+      <c r="K104" s="1"/>
+      <c r="L104" s="1"/>
+      <c r="M104" s="1"/>
+      <c r="N104" s="1"/>
+      <c r="O104" s="1"/>
+      <c r="P104" s="1"/>
+      <c r="Q104" s="1"/>
+      <c r="R104" s="1"/>
+      <c r="S104" s="1"/>
+      <c r="T104" s="1"/>
+      <c r="U104" s="2"/>
+      <c r="V104" s="2"/>
       <c r="W104" s="2"/>
-      <c r="X104" s="2"/>
-[...30 lines deleted...]
-      <c r="V105" s="15"/>
+      <c r="X104" s="1"/>
+      <c r="Y104" s="1"/>
+      <c r="Z104" s="1"/>
+      <c r="AA104" s="1"/>
+      <c r="AB104" s="1"/>
+    </row>
+    <row r="105" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A105" s="1"/>
+      <c r="B105" s="1"/>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1"/>
+      <c r="F105" s="1"/>
+      <c r="G105" s="1"/>
+      <c r="H105" s="1"/>
+      <c r="I105" s="1"/>
+      <c r="J105" s="1"/>
+      <c r="K105" s="1"/>
+      <c r="L105" s="1"/>
+      <c r="M105" s="1"/>
+      <c r="N105" s="1"/>
+      <c r="O105" s="1"/>
+      <c r="P105" s="1"/>
+      <c r="Q105" s="1"/>
+      <c r="R105" s="1"/>
+      <c r="S105" s="1"/>
+      <c r="T105" s="1"/>
+      <c r="U105" s="2"/>
+      <c r="V105" s="2"/>
       <c r="W105" s="2"/>
-      <c r="X105" s="2"/>
-[...30 lines deleted...]
-      <c r="V106" s="15"/>
+      <c r="X105" s="1"/>
+      <c r="Y105" s="1"/>
+      <c r="Z105" s="1"/>
+      <c r="AA105" s="1"/>
+      <c r="AB105" s="1"/>
+    </row>
+    <row r="106" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A106" s="1"/>
+      <c r="B106" s="1"/>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1"/>
+      <c r="F106" s="1"/>
+      <c r="G106" s="1"/>
+      <c r="H106" s="1"/>
+      <c r="I106" s="1"/>
+      <c r="J106" s="1"/>
+      <c r="K106" s="1"/>
+      <c r="L106" s="1"/>
+      <c r="M106" s="1"/>
+      <c r="N106" s="1"/>
+      <c r="O106" s="1"/>
+      <c r="P106" s="1"/>
+      <c r="Q106" s="1"/>
+      <c r="R106" s="1"/>
+      <c r="S106" s="1"/>
+      <c r="T106" s="1"/>
+      <c r="U106" s="2"/>
+      <c r="V106" s="2"/>
       <c r="W106" s="2"/>
-      <c r="X106" s="2"/>
-[...30 lines deleted...]
-      <c r="V107" s="15"/>
+      <c r="X106" s="1"/>
+      <c r="Y106" s="1"/>
+      <c r="Z106" s="1"/>
+      <c r="AA106" s="1"/>
+      <c r="AB106" s="1"/>
+    </row>
+    <row r="107" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A107" s="1"/>
+      <c r="B107" s="1"/>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1"/>
+      <c r="F107" s="1"/>
+      <c r="G107" s="1"/>
+      <c r="H107" s="1"/>
+      <c r="I107" s="1"/>
+      <c r="J107" s="1"/>
+      <c r="K107" s="1"/>
+      <c r="L107" s="1"/>
+      <c r="M107" s="1"/>
+      <c r="N107" s="1"/>
+      <c r="O107" s="1"/>
+      <c r="P107" s="1"/>
+      <c r="Q107" s="1"/>
+      <c r="R107" s="1"/>
+      <c r="S107" s="1"/>
+      <c r="T107" s="1"/>
+      <c r="U107" s="2"/>
+      <c r="V107" s="2"/>
       <c r="W107" s="2"/>
-      <c r="X107" s="2"/>
-[...28 lines deleted...]
-      <c r="T108" s="2"/>
+      <c r="X107" s="1"/>
+      <c r="Y107" s="1"/>
+      <c r="Z107" s="1"/>
+      <c r="AA107" s="1"/>
+      <c r="AB107" s="1"/>
+    </row>
+    <row r="108" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A108" s="1"/>
+      <c r="B108" s="1"/>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1"/>
+      <c r="F108" s="1"/>
+      <c r="G108" s="1"/>
+      <c r="H108" s="1"/>
+      <c r="I108" s="1"/>
+      <c r="J108" s="1"/>
+      <c r="K108" s="1"/>
+      <c r="L108" s="1"/>
+      <c r="M108" s="1"/>
+      <c r="N108" s="1"/>
+      <c r="O108" s="1"/>
+      <c r="P108" s="1"/>
+      <c r="Q108" s="1"/>
+      <c r="R108" s="1"/>
+      <c r="S108" s="1"/>
+      <c r="T108" s="1"/>
       <c r="U108" s="2"/>
       <c r="V108" s="2"/>
       <c r="W108" s="2"/>
-      <c r="X108" s="2"/>
-[...28 lines deleted...]
-      <c r="T109" s="2"/>
+      <c r="X108" s="1"/>
+      <c r="Y108" s="1"/>
+      <c r="Z108" s="1"/>
+      <c r="AA108" s="1"/>
+      <c r="AB108" s="1"/>
+    </row>
+    <row r="109" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A109" s="1"/>
+      <c r="B109" s="1"/>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1"/>
+      <c r="F109" s="1"/>
+      <c r="G109" s="1"/>
+      <c r="H109" s="1"/>
+      <c r="I109" s="1"/>
+      <c r="J109" s="1"/>
+      <c r="K109" s="1"/>
+      <c r="L109" s="1"/>
+      <c r="M109" s="1"/>
+      <c r="N109" s="1"/>
+      <c r="O109" s="1"/>
+      <c r="P109" s="1"/>
+      <c r="Q109" s="1"/>
+      <c r="R109" s="1"/>
+      <c r="S109" s="1"/>
+      <c r="T109" s="1"/>
       <c r="U109" s="2"/>
       <c r="V109" s="2"/>
       <c r="W109" s="2"/>
-      <c r="X109" s="2"/>
-[...15 lines deleted...]
-      <c r="T110" s="2"/>
+      <c r="X109" s="1"/>
+      <c r="Y109" s="1"/>
+      <c r="Z109" s="1"/>
+      <c r="AA109" s="1"/>
+      <c r="AB109" s="1"/>
+    </row>
+    <row r="110" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A110" s="1"/>
+      <c r="B110" s="1"/>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1"/>
+      <c r="F110" s="1"/>
+      <c r="G110" s="1"/>
+      <c r="H110" s="1"/>
+      <c r="I110" s="1"/>
+      <c r="J110" s="1"/>
+      <c r="K110" s="1"/>
+      <c r="L110" s="1"/>
+      <c r="M110" s="1"/>
+      <c r="N110" s="1"/>
+      <c r="O110" s="1"/>
+      <c r="P110" s="1"/>
+      <c r="Q110" s="1"/>
+      <c r="R110" s="1"/>
+      <c r="S110" s="1"/>
+      <c r="T110" s="1"/>
       <c r="U110" s="2"/>
       <c r="V110" s="2"/>
       <c r="W110" s="2"/>
-      <c r="X110" s="2"/>
-[...15 lines deleted...]
-      <c r="T111" s="2"/>
+      <c r="X110" s="1"/>
+      <c r="Y110" s="1"/>
+      <c r="Z110" s="1"/>
+      <c r="AA110" s="1"/>
+      <c r="AB110" s="1"/>
+    </row>
+    <row r="111" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A111" s="1"/>
+      <c r="B111" s="1"/>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1"/>
+      <c r="F111" s="1"/>
+      <c r="G111" s="1"/>
+      <c r="H111" s="1"/>
+      <c r="I111" s="1"/>
+      <c r="J111" s="1"/>
+      <c r="K111" s="1"/>
+      <c r="L111" s="1"/>
+      <c r="M111" s="1"/>
+      <c r="N111" s="1"/>
+      <c r="O111" s="1"/>
+      <c r="P111" s="1"/>
+      <c r="Q111" s="1"/>
+      <c r="R111" s="1"/>
+      <c r="S111" s="1"/>
+      <c r="T111" s="1"/>
       <c r="U111" s="2"/>
       <c r="V111" s="2"/>
       <c r="W111" s="2"/>
-      <c r="X111" s="2"/>
-[...15 lines deleted...]
-      <c r="T112" s="2"/>
+      <c r="X111" s="1"/>
+      <c r="Y111" s="1"/>
+      <c r="Z111" s="1"/>
+      <c r="AA111" s="1"/>
+      <c r="AB111" s="1"/>
+    </row>
+    <row r="112" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A112" s="1"/>
+      <c r="B112" s="1"/>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1"/>
+      <c r="F112" s="1"/>
+      <c r="G112" s="1"/>
+      <c r="H112" s="1"/>
+      <c r="I112" s="1"/>
+      <c r="J112" s="1"/>
+      <c r="K112" s="1"/>
+      <c r="L112" s="1"/>
+      <c r="M112" s="1"/>
+      <c r="N112" s="1"/>
+      <c r="O112" s="1"/>
+      <c r="P112" s="1"/>
+      <c r="Q112" s="1"/>
+      <c r="R112" s="1"/>
+      <c r="S112" s="1"/>
+      <c r="T112" s="1"/>
       <c r="U112" s="2"/>
       <c r="V112" s="2"/>
       <c r="W112" s="2"/>
-      <c r="X112" s="2"/>
-[...15 lines deleted...]
-      <c r="T113" s="2"/>
+      <c r="X112" s="1"/>
+      <c r="Y112" s="1"/>
+      <c r="Z112" s="1"/>
+      <c r="AA112" s="1"/>
+      <c r="AB112" s="1"/>
+    </row>
+    <row r="113" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A113" s="1"/>
+      <c r="B113" s="1"/>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1"/>
+      <c r="F113" s="1"/>
+      <c r="G113" s="1"/>
+      <c r="H113" s="1"/>
+      <c r="I113" s="1"/>
+      <c r="J113" s="1"/>
+      <c r="K113" s="1"/>
+      <c r="L113" s="1"/>
+      <c r="M113" s="1"/>
+      <c r="N113" s="1"/>
+      <c r="O113" s="1"/>
+      <c r="P113" s="1"/>
+      <c r="Q113" s="1"/>
+      <c r="R113" s="1"/>
+      <c r="S113" s="1"/>
+      <c r="T113" s="1"/>
       <c r="U113" s="2"/>
       <c r="V113" s="2"/>
       <c r="W113" s="2"/>
-      <c r="X113" s="2"/>
-[...15 lines deleted...]
-      <c r="T114" s="2"/>
+      <c r="X113" s="1"/>
+      <c r="Y113" s="1"/>
+      <c r="Z113" s="1"/>
+      <c r="AA113" s="1"/>
+      <c r="AB113" s="1"/>
+    </row>
+    <row r="114" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A114" s="1"/>
+      <c r="B114" s="1"/>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1"/>
+      <c r="F114" s="1"/>
+      <c r="G114" s="1"/>
+      <c r="H114" s="1"/>
+      <c r="I114" s="1"/>
+      <c r="J114" s="1"/>
+      <c r="K114" s="1"/>
+      <c r="L114" s="1"/>
+      <c r="M114" s="1"/>
+      <c r="N114" s="1"/>
+      <c r="O114" s="1"/>
+      <c r="P114" s="1"/>
+      <c r="Q114" s="1"/>
+      <c r="R114" s="1"/>
+      <c r="S114" s="1"/>
+      <c r="T114" s="1"/>
       <c r="U114" s="2"/>
       <c r="V114" s="2"/>
       <c r="W114" s="2"/>
-      <c r="X114" s="2"/>
-[...15 lines deleted...]
-      <c r="T115" s="2"/>
+      <c r="X114" s="1"/>
+      <c r="Y114" s="1"/>
+      <c r="Z114" s="1"/>
+      <c r="AA114" s="1"/>
+      <c r="AB114" s="1"/>
+    </row>
+    <row r="115" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A115" s="1"/>
+      <c r="B115" s="1"/>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1"/>
+      <c r="F115" s="1"/>
+      <c r="G115" s="1"/>
+      <c r="H115" s="1"/>
+      <c r="I115" s="1"/>
+      <c r="J115" s="1"/>
+      <c r="K115" s="1"/>
+      <c r="L115" s="1"/>
+      <c r="M115" s="1"/>
+      <c r="N115" s="1"/>
+      <c r="O115" s="1"/>
+      <c r="P115" s="1"/>
+      <c r="Q115" s="1"/>
+      <c r="R115" s="1"/>
+      <c r="S115" s="1"/>
+      <c r="T115" s="1"/>
       <c r="U115" s="2"/>
       <c r="V115" s="2"/>
       <c r="W115" s="2"/>
-      <c r="X115" s="2"/>
-[...25 lines deleted...]
-      <c r="T116" s="2"/>
+      <c r="X115" s="1"/>
+      <c r="Y115" s="1"/>
+      <c r="Z115" s="1"/>
+      <c r="AA115" s="1"/>
+      <c r="AB115" s="1"/>
+    </row>
+    <row r="116" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A116" s="1"/>
+      <c r="B116" s="1"/>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1"/>
+      <c r="F116" s="1"/>
+      <c r="G116" s="1"/>
+      <c r="H116" s="1"/>
+      <c r="I116" s="1"/>
+      <c r="J116" s="1"/>
+      <c r="K116" s="1"/>
+      <c r="L116" s="1"/>
+      <c r="M116" s="1"/>
+      <c r="N116" s="1"/>
+      <c r="O116" s="1"/>
+      <c r="P116" s="1"/>
+      <c r="Q116" s="1"/>
+      <c r="R116" s="1"/>
+      <c r="S116" s="1"/>
+      <c r="T116" s="1"/>
       <c r="U116" s="2"/>
       <c r="V116" s="2"/>
       <c r="W116" s="2"/>
-      <c r="X116" s="2"/>
-[...27 lines deleted...]
-      <c r="T117" s="2"/>
+      <c r="X116" s="1"/>
+      <c r="Y116" s="1"/>
+      <c r="Z116" s="1"/>
+      <c r="AA116" s="1"/>
+      <c r="AB116" s="1"/>
+    </row>
+    <row r="117" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A117" s="1"/>
+      <c r="B117" s="1"/>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1"/>
+      <c r="F117" s="1"/>
+      <c r="G117" s="1"/>
+      <c r="H117" s="1"/>
+      <c r="I117" s="1"/>
+      <c r="J117" s="1"/>
+      <c r="K117" s="1"/>
+      <c r="L117" s="1"/>
+      <c r="M117" s="1"/>
+      <c r="N117" s="1"/>
+      <c r="O117" s="1"/>
+      <c r="P117" s="1"/>
+      <c r="Q117" s="1"/>
+      <c r="R117" s="1"/>
+      <c r="S117" s="1"/>
+      <c r="T117" s="1"/>
       <c r="U117" s="2"/>
       <c r="V117" s="2"/>
       <c r="W117" s="2"/>
-      <c r="X117" s="2"/>
-[...29 lines deleted...]
-      <c r="V118" s="15"/>
+      <c r="X117" s="1"/>
+      <c r="Y117" s="1"/>
+      <c r="Z117" s="1"/>
+      <c r="AA117" s="1"/>
+      <c r="AB117" s="1"/>
+    </row>
+    <row r="118" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A118" s="1"/>
+      <c r="B118" s="1"/>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1"/>
+      <c r="F118" s="1"/>
+      <c r="G118" s="1"/>
+      <c r="H118" s="1"/>
+      <c r="I118" s="1"/>
+      <c r="J118" s="1"/>
+      <c r="K118" s="1"/>
+      <c r="L118" s="1"/>
+      <c r="M118" s="1"/>
+      <c r="N118" s="1"/>
+      <c r="O118" s="1"/>
+      <c r="P118" s="1"/>
+      <c r="Q118" s="1"/>
+      <c r="R118" s="1"/>
+      <c r="S118" s="1"/>
+      <c r="T118" s="1"/>
+      <c r="U118" s="2"/>
+      <c r="V118" s="2"/>
       <c r="W118" s="2"/>
-      <c r="X118" s="2"/>
-[...29 lines deleted...]
-      <c r="V119" s="15"/>
+      <c r="X118" s="1"/>
+      <c r="Y118" s="1"/>
+      <c r="Z118" s="1"/>
+      <c r="AA118" s="1"/>
+      <c r="AB118" s="1"/>
+    </row>
+    <row r="119" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A119" s="1"/>
+      <c r="B119" s="1"/>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1"/>
+      <c r="F119" s="1"/>
+      <c r="G119" s="1"/>
+      <c r="H119" s="1"/>
+      <c r="I119" s="1"/>
+      <c r="J119" s="1"/>
+      <c r="K119" s="1"/>
+      <c r="L119" s="1"/>
+      <c r="M119" s="1"/>
+      <c r="N119" s="1"/>
+      <c r="O119" s="1"/>
+      <c r="P119" s="1"/>
+      <c r="Q119" s="1"/>
+      <c r="R119" s="1"/>
+      <c r="S119" s="1"/>
+      <c r="T119" s="1"/>
+      <c r="U119" s="2"/>
+      <c r="V119" s="2"/>
       <c r="W119" s="2"/>
-      <c r="X119" s="2"/>
-[...29 lines deleted...]
-      <c r="V120" s="15"/>
+      <c r="X119" s="1"/>
+      <c r="Y119" s="1"/>
+      <c r="Z119" s="1"/>
+      <c r="AA119" s="1"/>
+      <c r="AB119" s="1"/>
+    </row>
+    <row r="120" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A120" s="1"/>
+      <c r="B120" s="1"/>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1"/>
+      <c r="F120" s="1"/>
+      <c r="G120" s="1"/>
+      <c r="H120" s="1"/>
+      <c r="I120" s="1"/>
+      <c r="J120" s="1"/>
+      <c r="K120" s="1"/>
+      <c r="L120" s="1"/>
+      <c r="M120" s="1"/>
+      <c r="N120" s="1"/>
+      <c r="O120" s="1"/>
+      <c r="P120" s="1"/>
+      <c r="Q120" s="1"/>
+      <c r="R120" s="1"/>
+      <c r="S120" s="1"/>
+      <c r="T120" s="1"/>
+      <c r="U120" s="2"/>
+      <c r="V120" s="2"/>
       <c r="W120" s="2"/>
-      <c r="X120" s="2"/>
-[...29 lines deleted...]
-      <c r="V121" s="15"/>
+      <c r="X120" s="1"/>
+      <c r="Y120" s="1"/>
+      <c r="Z120" s="1"/>
+      <c r="AA120" s="1"/>
+      <c r="AB120" s="1"/>
+    </row>
+    <row r="121" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A121" s="1"/>
+      <c r="B121" s="1"/>
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1"/>
+      <c r="F121" s="1"/>
+      <c r="G121" s="1"/>
+      <c r="H121" s="1"/>
+      <c r="I121" s="1"/>
+      <c r="J121" s="1"/>
+      <c r="K121" s="1"/>
+      <c r="L121" s="1"/>
+      <c r="M121" s="1"/>
+      <c r="N121" s="1"/>
+      <c r="O121" s="1"/>
+      <c r="P121" s="1"/>
+      <c r="Q121" s="1"/>
+      <c r="R121" s="1"/>
+      <c r="S121" s="1"/>
+      <c r="T121" s="1"/>
+      <c r="U121" s="2"/>
+      <c r="V121" s="2"/>
       <c r="W121" s="2"/>
-      <c r="X121" s="2"/>
-[...25 lines deleted...]
-      <c r="V122" s="15"/>
+      <c r="X121" s="1"/>
+      <c r="Y121" s="1"/>
+      <c r="Z121" s="1"/>
+      <c r="AA121" s="1"/>
+      <c r="AB121" s="1"/>
+    </row>
+    <row r="122" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A122" s="1"/>
+      <c r="B122" s="1"/>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1"/>
+      <c r="F122" s="1"/>
+      <c r="G122" s="1"/>
+      <c r="H122" s="1"/>
+      <c r="I122" s="1"/>
+      <c r="J122" s="1"/>
+      <c r="K122" s="1"/>
+      <c r="L122" s="1"/>
+      <c r="M122" s="1"/>
+      <c r="N122" s="1"/>
+      <c r="O122" s="1"/>
+      <c r="P122" s="1"/>
+      <c r="Q122" s="1"/>
+      <c r="R122" s="1"/>
+      <c r="S122" s="1"/>
+      <c r="T122" s="1"/>
+      <c r="U122" s="2"/>
+      <c r="V122" s="2"/>
       <c r="W122" s="2"/>
-      <c r="X122" s="2"/>
-[...29 lines deleted...]
-      <c r="V123" s="15"/>
+      <c r="X122" s="1"/>
+      <c r="Y122" s="1"/>
+      <c r="Z122" s="1"/>
+      <c r="AA122" s="1"/>
+      <c r="AB122" s="1"/>
+    </row>
+    <row r="123" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A123" s="1"/>
+      <c r="B123" s="1"/>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1"/>
+      <c r="F123" s="1"/>
+      <c r="G123" s="1"/>
+      <c r="H123" s="1"/>
+      <c r="I123" s="1"/>
+      <c r="J123" s="1"/>
+      <c r="K123" s="1"/>
+      <c r="L123" s="1"/>
+      <c r="M123" s="1"/>
+      <c r="N123" s="1"/>
+      <c r="O123" s="1"/>
+      <c r="P123" s="1"/>
+      <c r="Q123" s="1"/>
+      <c r="R123" s="1"/>
+      <c r="S123" s="1"/>
+      <c r="T123" s="1"/>
+      <c r="U123" s="2"/>
+      <c r="V123" s="2"/>
       <c r="W123" s="2"/>
-      <c r="X123" s="2"/>
-[...25 lines deleted...]
-      <c r="V124" s="15"/>
+      <c r="X123" s="1"/>
+      <c r="Y123" s="1"/>
+      <c r="Z123" s="1"/>
+      <c r="AA123" s="1"/>
+      <c r="AB123" s="1"/>
+    </row>
+    <row r="124" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A124" s="1"/>
+      <c r="B124" s="1"/>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1"/>
+      <c r="F124" s="1"/>
+      <c r="G124" s="1"/>
+      <c r="H124" s="1"/>
+      <c r="I124" s="1"/>
+      <c r="J124" s="1"/>
+      <c r="K124" s="1"/>
+      <c r="L124" s="1"/>
+      <c r="M124" s="1"/>
+      <c r="N124" s="1"/>
+      <c r="O124" s="1"/>
+      <c r="P124" s="1"/>
+      <c r="Q124" s="1"/>
+      <c r="R124" s="1"/>
+      <c r="S124" s="1"/>
+      <c r="T124" s="1"/>
+      <c r="U124" s="2"/>
+      <c r="V124" s="2"/>
       <c r="W124" s="2"/>
-      <c r="X124" s="2"/>
-[...26 lines deleted...]
-      <c r="V125" s="15"/>
+      <c r="X124" s="1"/>
+      <c r="Y124" s="1"/>
+      <c r="Z124" s="1"/>
+      <c r="AA124" s="1"/>
+      <c r="AB124" s="1"/>
+    </row>
+    <row r="125" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A125" s="1"/>
+      <c r="B125" s="1"/>
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1"/>
+      <c r="F125" s="1"/>
+      <c r="G125" s="1"/>
+      <c r="H125" s="1"/>
+      <c r="I125" s="1"/>
+      <c r="J125" s="1"/>
+      <c r="K125" s="1"/>
+      <c r="L125" s="1"/>
+      <c r="M125" s="1"/>
+      <c r="N125" s="1"/>
+      <c r="O125" s="1"/>
+      <c r="P125" s="1"/>
+      <c r="Q125" s="1"/>
+      <c r="R125" s="1"/>
+      <c r="S125" s="1"/>
+      <c r="T125" s="1"/>
+      <c r="U125" s="2"/>
+      <c r="V125" s="2"/>
       <c r="W125" s="2"/>
-      <c r="X125" s="2"/>
-[...28 lines deleted...]
-      <c r="V126" s="15"/>
+      <c r="X125" s="1"/>
+      <c r="Y125" s="1"/>
+      <c r="Z125" s="1"/>
+      <c r="AA125" s="1"/>
+      <c r="AB125" s="1"/>
+    </row>
+    <row r="126" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A126" s="1"/>
+      <c r="B126" s="1"/>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1"/>
+      <c r="F126" s="1"/>
+      <c r="G126" s="1"/>
+      <c r="H126" s="1"/>
+      <c r="I126" s="1"/>
+      <c r="J126" s="1"/>
+      <c r="K126" s="1"/>
+      <c r="L126" s="1"/>
+      <c r="M126" s="1"/>
+      <c r="N126" s="1"/>
+      <c r="O126" s="1"/>
+      <c r="P126" s="1"/>
+      <c r="Q126" s="1"/>
+      <c r="R126" s="1"/>
+      <c r="S126" s="1"/>
+      <c r="T126" s="1"/>
+      <c r="U126" s="2"/>
+      <c r="V126" s="2"/>
       <c r="W126" s="2"/>
-      <c r="X126" s="2"/>
-[...26 lines deleted...]
-      <c r="V127" s="15"/>
+      <c r="X126" s="1"/>
+      <c r="Y126" s="1"/>
+      <c r="Z126" s="1"/>
+      <c r="AA126" s="1"/>
+      <c r="AB126" s="1"/>
+    </row>
+    <row r="127" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A127" s="1"/>
+      <c r="B127" s="1"/>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1"/>
+      <c r="F127" s="1"/>
+      <c r="G127" s="1"/>
+      <c r="H127" s="1"/>
+      <c r="I127" s="1"/>
+      <c r="J127" s="1"/>
+      <c r="K127" s="1"/>
+      <c r="L127" s="1"/>
+      <c r="M127" s="1"/>
+      <c r="N127" s="1"/>
+      <c r="O127" s="1"/>
+      <c r="P127" s="1"/>
+      <c r="Q127" s="1"/>
+      <c r="R127" s="1"/>
+      <c r="S127" s="1"/>
+      <c r="T127" s="1"/>
+      <c r="U127" s="2"/>
+      <c r="V127" s="2"/>
       <c r="W127" s="2"/>
-      <c r="X127" s="2"/>
-[...30 lines deleted...]
-      <c r="V128" s="15"/>
+      <c r="X127" s="1"/>
+      <c r="Y127" s="1"/>
+      <c r="Z127" s="1"/>
+      <c r="AA127" s="1"/>
+      <c r="AB127" s="1"/>
+    </row>
+    <row r="128" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A128" s="1"/>
+      <c r="B128" s="1"/>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1"/>
+      <c r="F128" s="1"/>
+      <c r="G128" s="1"/>
+      <c r="H128" s="1"/>
+      <c r="I128" s="1"/>
+      <c r="J128" s="1"/>
+      <c r="K128" s="1"/>
+      <c r="L128" s="1"/>
+      <c r="M128" s="1"/>
+      <c r="N128" s="1"/>
+      <c r="O128" s="1"/>
+      <c r="P128" s="1"/>
+      <c r="Q128" s="1"/>
+      <c r="R128" s="1"/>
+      <c r="S128" s="1"/>
+      <c r="T128" s="1"/>
+      <c r="U128" s="2"/>
+      <c r="V128" s="2"/>
       <c r="W128" s="2"/>
-      <c r="X128" s="2"/>
-[...26 lines deleted...]
-      <c r="V129" s="15"/>
+      <c r="X128" s="1"/>
+      <c r="Y128" s="1"/>
+      <c r="Z128" s="1"/>
+      <c r="AA128" s="1"/>
+      <c r="AB128" s="1"/>
+    </row>
+    <row r="129" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A129" s="1"/>
+      <c r="B129" s="1"/>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1"/>
+      <c r="F129" s="1"/>
+      <c r="G129" s="1"/>
+      <c r="H129" s="1"/>
+      <c r="I129" s="1"/>
+      <c r="J129" s="1"/>
+      <c r="K129" s="1"/>
+      <c r="L129" s="1"/>
+      <c r="M129" s="1"/>
+      <c r="N129" s="1"/>
+      <c r="O129" s="1"/>
+      <c r="P129" s="1"/>
+      <c r="Q129" s="1"/>
+      <c r="R129" s="1"/>
+      <c r="S129" s="1"/>
+      <c r="T129" s="1"/>
+      <c r="U129" s="2"/>
+      <c r="V129" s="2"/>
       <c r="W129" s="2"/>
-      <c r="X129" s="2"/>
-[...28 lines deleted...]
-      <c r="T130" s="2"/>
+      <c r="X129" s="1"/>
+      <c r="Y129" s="1"/>
+      <c r="Z129" s="1"/>
+      <c r="AA129" s="1"/>
+      <c r="AB129" s="1"/>
+    </row>
+    <row r="130" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A130" s="1"/>
+      <c r="B130" s="1"/>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1"/>
+      <c r="F130" s="1"/>
+      <c r="G130" s="1"/>
+      <c r="H130" s="1"/>
+      <c r="I130" s="1"/>
+      <c r="J130" s="1"/>
+      <c r="K130" s="1"/>
+      <c r="L130" s="1"/>
+      <c r="M130" s="1"/>
+      <c r="N130" s="1"/>
+      <c r="O130" s="1"/>
+      <c r="P130" s="1"/>
+      <c r="Q130" s="1"/>
+      <c r="R130" s="1"/>
+      <c r="S130" s="1"/>
+      <c r="T130" s="1"/>
       <c r="U130" s="2"/>
       <c r="V130" s="2"/>
       <c r="W130" s="2"/>
-      <c r="X130" s="2"/>
-[...26 lines deleted...]
-      <c r="V131" s="14"/>
+      <c r="X130" s="1"/>
+      <c r="Y130" s="1"/>
+      <c r="Z130" s="1"/>
+      <c r="AA130" s="1"/>
+      <c r="AB130" s="1"/>
+    </row>
+    <row r="131" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A131" s="1"/>
+      <c r="B131" s="1"/>
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1"/>
+      <c r="F131" s="1"/>
+      <c r="G131" s="1"/>
+      <c r="H131" s="1"/>
+      <c r="I131" s="1"/>
+      <c r="J131" s="1"/>
+      <c r="K131" s="1"/>
+      <c r="L131" s="1"/>
+      <c r="M131" s="1"/>
+      <c r="N131" s="1"/>
+      <c r="O131" s="1"/>
+      <c r="P131" s="1"/>
+      <c r="Q131" s="1"/>
+      <c r="R131" s="1"/>
+      <c r="S131" s="1"/>
+      <c r="T131" s="1"/>
+      <c r="U131" s="2"/>
+      <c r="V131" s="2"/>
       <c r="W131" s="2"/>
-      <c r="X131" s="2"/>
-[...17 lines deleted...]
-      <c r="V132" s="14"/>
+      <c r="X131" s="1"/>
+      <c r="Y131" s="1"/>
+      <c r="Z131" s="1"/>
+      <c r="AA131" s="1"/>
+      <c r="AB131" s="1"/>
+    </row>
+    <row r="132" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A132" s="1"/>
+      <c r="B132" s="1"/>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1"/>
+      <c r="F132" s="1"/>
+      <c r="G132" s="1"/>
+      <c r="H132" s="1"/>
+      <c r="I132" s="1"/>
+      <c r="J132" s="1"/>
+      <c r="K132" s="1"/>
+      <c r="L132" s="1"/>
+      <c r="M132" s="1"/>
+      <c r="N132" s="1"/>
+      <c r="O132" s="1"/>
+      <c r="P132" s="1"/>
+      <c r="Q132" s="1"/>
+      <c r="R132" s="1"/>
+      <c r="S132" s="1"/>
+      <c r="T132" s="1"/>
+      <c r="U132" s="2"/>
+      <c r="V132" s="2"/>
       <c r="W132" s="2"/>
-      <c r="X132" s="2"/>
-[...17 lines deleted...]
-      <c r="V133" s="14"/>
+      <c r="X132" s="1"/>
+      <c r="Y132" s="1"/>
+      <c r="Z132" s="1"/>
+      <c r="AA132" s="1"/>
+      <c r="AB132" s="1"/>
+    </row>
+    <row r="133" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A133" s="1"/>
+      <c r="B133" s="1"/>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1"/>
+      <c r="F133" s="1"/>
+      <c r="G133" s="1"/>
+      <c r="H133" s="1"/>
+      <c r="I133" s="1"/>
+      <c r="J133" s="1"/>
+      <c r="K133" s="1"/>
+      <c r="L133" s="1"/>
+      <c r="M133" s="1"/>
+      <c r="N133" s="1"/>
+      <c r="O133" s="1"/>
+      <c r="P133" s="1"/>
+      <c r="Q133" s="1"/>
+      <c r="R133" s="1"/>
+      <c r="S133" s="1"/>
+      <c r="T133" s="1"/>
+      <c r="U133" s="2"/>
+      <c r="V133" s="2"/>
       <c r="W133" s="2"/>
-      <c r="X133" s="2"/>
-[...15 lines deleted...]
-      <c r="V134" s="14"/>
+      <c r="X133" s="1"/>
+      <c r="Y133" s="1"/>
+      <c r="Z133" s="1"/>
+      <c r="AA133" s="1"/>
+      <c r="AB133" s="1"/>
+    </row>
+    <row r="134" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A134" s="1"/>
+      <c r="B134" s="1"/>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1"/>
+      <c r="F134" s="1"/>
+      <c r="G134" s="1"/>
+      <c r="H134" s="1"/>
+      <c r="I134" s="1"/>
+      <c r="J134" s="1"/>
+      <c r="K134" s="1"/>
+      <c r="L134" s="1"/>
+      <c r="M134" s="1"/>
+      <c r="N134" s="1"/>
+      <c r="O134" s="1"/>
+      <c r="P134" s="1"/>
+      <c r="Q134" s="1"/>
+      <c r="R134" s="1"/>
+      <c r="S134" s="1"/>
+      <c r="T134" s="1"/>
+      <c r="U134" s="2"/>
+      <c r="V134" s="2"/>
       <c r="W134" s="2"/>
-      <c r="X134" s="2"/>
-[...17 lines deleted...]
-      <c r="V135" s="14"/>
+      <c r="X134" s="1"/>
+      <c r="Y134" s="1"/>
+      <c r="Z134" s="1"/>
+      <c r="AA134" s="1"/>
+      <c r="AB134" s="1"/>
+    </row>
+    <row r="135" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A135" s="1"/>
+      <c r="B135" s="1"/>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1"/>
+      <c r="F135" s="1"/>
+      <c r="G135" s="1"/>
+      <c r="H135" s="1"/>
+      <c r="I135" s="1"/>
+      <c r="J135" s="1"/>
+      <c r="K135" s="1"/>
+      <c r="L135" s="1"/>
+      <c r="M135" s="1"/>
+      <c r="N135" s="1"/>
+      <c r="O135" s="1"/>
+      <c r="P135" s="1"/>
+      <c r="Q135" s="1"/>
+      <c r="R135" s="1"/>
+      <c r="S135" s="1"/>
+      <c r="T135" s="1"/>
+      <c r="U135" s="2"/>
+      <c r="V135" s="2"/>
       <c r="W135" s="2"/>
-      <c r="X135" s="2"/>
-[...15 lines deleted...]
-      <c r="V136" s="14"/>
+      <c r="X135" s="1"/>
+      <c r="Y135" s="1"/>
+      <c r="Z135" s="1"/>
+      <c r="AA135" s="1"/>
+      <c r="AB135" s="1"/>
+    </row>
+    <row r="136" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A136" s="1"/>
+      <c r="B136" s="1"/>
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1"/>
+      <c r="F136" s="1"/>
+      <c r="G136" s="1"/>
+      <c r="H136" s="1"/>
+      <c r="I136" s="1"/>
+      <c r="J136" s="1"/>
+      <c r="K136" s="1"/>
+      <c r="L136" s="1"/>
+      <c r="M136" s="1"/>
+      <c r="N136" s="1"/>
+      <c r="O136" s="1"/>
+      <c r="P136" s="1"/>
+      <c r="Q136" s="1"/>
+      <c r="R136" s="1"/>
+      <c r="S136" s="1"/>
+      <c r="T136" s="1"/>
+      <c r="U136" s="2"/>
+      <c r="V136" s="2"/>
       <c r="W136" s="2"/>
-      <c r="X136" s="2"/>
-[...17 lines deleted...]
-      <c r="V137" s="14"/>
+      <c r="X136" s="1"/>
+      <c r="Y136" s="1"/>
+      <c r="Z136" s="1"/>
+      <c r="AA136" s="1"/>
+      <c r="AB136" s="1"/>
+    </row>
+    <row r="137" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A137" s="1"/>
+      <c r="B137" s="1"/>
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1"/>
+      <c r="F137" s="1"/>
+      <c r="G137" s="1"/>
+      <c r="H137" s="1"/>
+      <c r="I137" s="1"/>
+      <c r="J137" s="1"/>
+      <c r="K137" s="1"/>
+      <c r="L137" s="1"/>
+      <c r="M137" s="1"/>
+      <c r="N137" s="1"/>
+      <c r="O137" s="1"/>
+      <c r="P137" s="1"/>
+      <c r="Q137" s="1"/>
+      <c r="R137" s="1"/>
+      <c r="S137" s="1"/>
+      <c r="T137" s="1"/>
+      <c r="U137" s="2"/>
+      <c r="V137" s="2"/>
       <c r="W137" s="2"/>
-      <c r="X137" s="2"/>
-[...25 lines deleted...]
-      <c r="V138" s="14"/>
+      <c r="X137" s="1"/>
+      <c r="Y137" s="1"/>
+      <c r="Z137" s="1"/>
+      <c r="AA137" s="1"/>
+      <c r="AB137" s="1"/>
+    </row>
+    <row r="138" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A138" s="1"/>
+      <c r="B138" s="1"/>
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1"/>
+      <c r="F138" s="1"/>
+      <c r="G138" s="1"/>
+      <c r="H138" s="1"/>
+      <c r="I138" s="1"/>
+      <c r="J138" s="1"/>
+      <c r="K138" s="1"/>
+      <c r="L138" s="1"/>
+      <c r="M138" s="1"/>
+      <c r="N138" s="1"/>
+      <c r="O138" s="1"/>
+      <c r="P138" s="1"/>
+      <c r="Q138" s="1"/>
+      <c r="R138" s="1"/>
+      <c r="S138" s="1"/>
+      <c r="T138" s="1"/>
+      <c r="U138" s="2"/>
+      <c r="V138" s="2"/>
       <c r="W138" s="2"/>
-      <c r="X138" s="2"/>
-[...3178 lines deleted...]
-    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="X138" s="1"/>
+      <c r="Y138" s="1"/>
+      <c r="Z138" s="1"/>
+      <c r="AA138" s="1"/>
+      <c r="AB138" s="1"/>
+    </row>
+    <row r="139" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A139" s="1"/>
+      <c r="B139" s="1"/>
+      <c r="C139" s="1"/>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1"/>
+      <c r="F139" s="1"/>
+      <c r="G139" s="1"/>
+      <c r="H139" s="1"/>
+      <c r="I139" s="1"/>
+      <c r="J139" s="1"/>
+      <c r="K139" s="1"/>
+      <c r="L139" s="1"/>
+      <c r="M139" s="1"/>
+      <c r="N139" s="1"/>
+      <c r="O139" s="1"/>
+      <c r="P139" s="1"/>
+      <c r="Q139" s="1"/>
+      <c r="R139" s="1"/>
+      <c r="S139" s="1"/>
+      <c r="T139" s="1"/>
+      <c r="U139" s="2"/>
+      <c r="V139" s="2"/>
+      <c r="W139" s="2"/>
+      <c r="X139" s="1"/>
+      <c r="Y139" s="1"/>
+      <c r="Z139" s="1"/>
+      <c r="AA139" s="1"/>
+      <c r="AB139" s="1"/>
+    </row>
+    <row r="140" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A140" s="1"/>
+      <c r="B140" s="1"/>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1"/>
+      <c r="F140" s="1"/>
+      <c r="G140" s="1"/>
+      <c r="H140" s="1"/>
+      <c r="I140" s="1"/>
+      <c r="J140" s="1"/>
+      <c r="K140" s="1"/>
+      <c r="L140" s="1"/>
+      <c r="M140" s="1"/>
+      <c r="N140" s="1"/>
+      <c r="O140" s="1"/>
+      <c r="P140" s="1"/>
+      <c r="Q140" s="1"/>
+      <c r="R140" s="1"/>
+      <c r="S140" s="1"/>
+      <c r="T140" s="1"/>
+      <c r="U140" s="2"/>
+      <c r="V140" s="2"/>
+      <c r="W140" s="2"/>
+      <c r="X140" s="1"/>
+      <c r="Y140" s="1"/>
+      <c r="Z140" s="1"/>
+      <c r="AA140" s="1"/>
+      <c r="AB140" s="1"/>
+    </row>
+    <row r="141" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A141" s="1"/>
+      <c r="B141" s="1"/>
+      <c r="C141" s="1"/>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1"/>
+      <c r="F141" s="1"/>
+      <c r="G141" s="1"/>
+      <c r="H141" s="1"/>
+      <c r="I141" s="1"/>
+      <c r="J141" s="1"/>
+      <c r="K141" s="1"/>
+      <c r="L141" s="1"/>
+      <c r="M141" s="1"/>
+      <c r="N141" s="1"/>
+      <c r="O141" s="1"/>
+      <c r="P141" s="1"/>
+      <c r="Q141" s="1"/>
+      <c r="R141" s="1"/>
+      <c r="S141" s="1"/>
+      <c r="T141" s="1"/>
+      <c r="U141" s="2"/>
+      <c r="V141" s="2"/>
+      <c r="W141" s="2"/>
+      <c r="X141" s="1"/>
+      <c r="Y141" s="1"/>
+      <c r="Z141" s="1"/>
+      <c r="AA141" s="1"/>
+      <c r="AB141" s="1"/>
+    </row>
+    <row r="142" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A142" s="1"/>
+      <c r="B142" s="1"/>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1"/>
+      <c r="F142" s="1"/>
+      <c r="G142" s="1"/>
+      <c r="H142" s="1"/>
+      <c r="I142" s="1"/>
+      <c r="J142" s="1"/>
+      <c r="K142" s="1"/>
+      <c r="L142" s="1"/>
+      <c r="M142" s="1"/>
+      <c r="N142" s="1"/>
+      <c r="O142" s="1"/>
+      <c r="P142" s="1"/>
+      <c r="Q142" s="1"/>
+      <c r="R142" s="1"/>
+      <c r="S142" s="1"/>
+      <c r="T142" s="1"/>
+      <c r="U142" s="2"/>
+      <c r="V142" s="2"/>
+      <c r="W142" s="2"/>
+      <c r="X142" s="1"/>
+      <c r="Y142" s="1"/>
+      <c r="Z142" s="1"/>
+      <c r="AA142" s="1"/>
+      <c r="AB142" s="1"/>
+    </row>
+    <row r="143" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A143" s="1"/>
+      <c r="B143" s="1"/>
+      <c r="C143" s="1"/>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1"/>
+      <c r="F143" s="1"/>
+      <c r="G143" s="1"/>
+      <c r="H143" s="1"/>
+      <c r="I143" s="1"/>
+      <c r="J143" s="1"/>
+      <c r="K143" s="1"/>
+      <c r="L143" s="1"/>
+      <c r="M143" s="1"/>
+      <c r="N143" s="1"/>
+      <c r="O143" s="1"/>
+      <c r="P143" s="1"/>
+      <c r="Q143" s="1"/>
+      <c r="R143" s="1"/>
+      <c r="S143" s="1"/>
+      <c r="T143" s="1"/>
+      <c r="U143" s="2"/>
+      <c r="V143" s="2"/>
+      <c r="W143" s="2"/>
+      <c r="X143" s="1"/>
+      <c r="Y143" s="1"/>
+      <c r="Z143" s="1"/>
+      <c r="AA143" s="1"/>
+      <c r="AB143" s="1"/>
+    </row>
+    <row r="144" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A144" s="1"/>
+      <c r="B144" s="1"/>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1"/>
+      <c r="F144" s="1"/>
+      <c r="G144" s="1"/>
+      <c r="H144" s="1"/>
+      <c r="I144" s="1"/>
+      <c r="J144" s="1"/>
+      <c r="K144" s="1"/>
+      <c r="L144" s="1"/>
+      <c r="M144" s="1"/>
+      <c r="N144" s="1"/>
+      <c r="O144" s="1"/>
+      <c r="P144" s="1"/>
+      <c r="Q144" s="1"/>
+      <c r="R144" s="1"/>
+      <c r="S144" s="1"/>
+      <c r="T144" s="1"/>
+      <c r="U144" s="2"/>
+      <c r="V144" s="2"/>
+      <c r="W144" s="2"/>
+      <c r="X144" s="1"/>
+      <c r="Y144" s="1"/>
+      <c r="Z144" s="1"/>
+      <c r="AA144" s="1"/>
+      <c r="AB144" s="1"/>
+    </row>
+    <row r="145" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A145" s="1"/>
+      <c r="B145" s="1"/>
+      <c r="C145" s="1"/>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1"/>
+      <c r="F145" s="1"/>
+      <c r="G145" s="1"/>
+      <c r="H145" s="1"/>
+      <c r="I145" s="1"/>
+      <c r="J145" s="1"/>
+      <c r="K145" s="1"/>
+      <c r="L145" s="1"/>
+      <c r="M145" s="1"/>
+      <c r="N145" s="1"/>
+      <c r="O145" s="1"/>
+      <c r="P145" s="1"/>
+      <c r="Q145" s="1"/>
+      <c r="R145" s="1"/>
+      <c r="S145" s="1"/>
+      <c r="T145" s="1"/>
+      <c r="U145" s="2"/>
+      <c r="V145" s="2"/>
+      <c r="W145" s="2"/>
+      <c r="X145" s="1"/>
+      <c r="Y145" s="1"/>
+      <c r="Z145" s="1"/>
+      <c r="AA145" s="1"/>
+      <c r="AB145" s="1"/>
+    </row>
+    <row r="146" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A146" s="1"/>
+      <c r="B146" s="1"/>
+      <c r="C146" s="1"/>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1"/>
+      <c r="F146" s="1"/>
+      <c r="G146" s="1"/>
+      <c r="H146" s="1"/>
+      <c r="I146" s="1"/>
+      <c r="J146" s="1"/>
+      <c r="K146" s="1"/>
+      <c r="L146" s="1"/>
+      <c r="M146" s="1"/>
+      <c r="N146" s="1"/>
+      <c r="O146" s="1"/>
+      <c r="P146" s="1"/>
+      <c r="Q146" s="1"/>
+      <c r="R146" s="1"/>
+      <c r="S146" s="1"/>
+      <c r="T146" s="1"/>
+      <c r="U146" s="2"/>
+      <c r="V146" s="2"/>
+      <c r="W146" s="2"/>
+      <c r="X146" s="1"/>
+      <c r="Y146" s="1"/>
+      <c r="Z146" s="1"/>
+      <c r="AA146" s="1"/>
+      <c r="AB146" s="1"/>
+    </row>
+    <row r="147" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A147" s="1"/>
+      <c r="B147" s="1"/>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1"/>
+      <c r="F147" s="1"/>
+      <c r="G147" s="1"/>
+      <c r="H147" s="1"/>
+      <c r="I147" s="1"/>
+      <c r="J147" s="1"/>
+      <c r="K147" s="1"/>
+      <c r="L147" s="1"/>
+      <c r="M147" s="1"/>
+      <c r="N147" s="1"/>
+      <c r="O147" s="1"/>
+      <c r="P147" s="1"/>
+      <c r="Q147" s="1"/>
+      <c r="R147" s="1"/>
+      <c r="S147" s="1"/>
+      <c r="T147" s="1"/>
+      <c r="U147" s="2"/>
+      <c r="V147" s="2"/>
+      <c r="W147" s="2"/>
+      <c r="X147" s="1"/>
+      <c r="Y147" s="1"/>
+      <c r="Z147" s="1"/>
+      <c r="AA147" s="1"/>
+      <c r="AB147" s="1"/>
+    </row>
+    <row r="148" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A148" s="1"/>
+      <c r="B148" s="1"/>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1"/>
+      <c r="F148" s="1"/>
+      <c r="G148" s="1"/>
+      <c r="H148" s="1"/>
+      <c r="I148" s="1"/>
+      <c r="J148" s="1"/>
+      <c r="K148" s="1"/>
+      <c r="L148" s="1"/>
+      <c r="M148" s="1"/>
+      <c r="N148" s="1"/>
+      <c r="O148" s="1"/>
+      <c r="P148" s="1"/>
+      <c r="Q148" s="1"/>
+      <c r="R148" s="1"/>
+      <c r="S148" s="1"/>
+      <c r="T148" s="1"/>
+      <c r="U148" s="2"/>
+      <c r="V148" s="2"/>
+      <c r="W148" s="2"/>
+      <c r="X148" s="1"/>
+      <c r="Y148" s="1"/>
+      <c r="Z148" s="1"/>
+      <c r="AA148" s="1"/>
+      <c r="AB148" s="1"/>
+    </row>
+    <row r="149" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A149" s="1"/>
+      <c r="B149" s="1"/>
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1"/>
+      <c r="F149" s="1"/>
+      <c r="G149" s="1"/>
+      <c r="H149" s="1"/>
+      <c r="I149" s="1"/>
+      <c r="J149" s="1"/>
+      <c r="K149" s="1"/>
+      <c r="L149" s="1"/>
+      <c r="M149" s="1"/>
+      <c r="N149" s="1"/>
+      <c r="O149" s="1"/>
+      <c r="P149" s="1"/>
+      <c r="Q149" s="1"/>
+      <c r="R149" s="1"/>
+      <c r="S149" s="1"/>
+      <c r="T149" s="1"/>
+      <c r="U149" s="2"/>
+      <c r="V149" s="2"/>
+      <c r="W149" s="2"/>
+      <c r="X149" s="1"/>
+      <c r="Y149" s="1"/>
+      <c r="Z149" s="1"/>
+      <c r="AA149" s="1"/>
+      <c r="AB149" s="1"/>
+    </row>
+    <row r="150" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A150" s="1"/>
+      <c r="B150" s="1"/>
+      <c r="C150" s="1"/>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1"/>
+      <c r="F150" s="1"/>
+      <c r="G150" s="1"/>
+      <c r="H150" s="1"/>
+      <c r="I150" s="1"/>
+      <c r="J150" s="1"/>
+      <c r="K150" s="1"/>
+      <c r="L150" s="1"/>
+      <c r="M150" s="1"/>
+      <c r="N150" s="1"/>
+      <c r="O150" s="1"/>
+      <c r="P150" s="1"/>
+      <c r="Q150" s="1"/>
+      <c r="R150" s="1"/>
+      <c r="S150" s="1"/>
+      <c r="T150" s="1"/>
+      <c r="U150" s="2"/>
+      <c r="V150" s="2"/>
+      <c r="W150" s="2"/>
+      <c r="X150" s="1"/>
+      <c r="Y150" s="1"/>
+      <c r="Z150" s="1"/>
+      <c r="AA150" s="1"/>
+      <c r="AB150" s="1"/>
+    </row>
+    <row r="151" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A151" s="1"/>
+      <c r="B151" s="1"/>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1"/>
+      <c r="F151" s="1"/>
+      <c r="G151" s="1"/>
+      <c r="H151" s="1"/>
+      <c r="I151" s="1"/>
+      <c r="J151" s="1"/>
+      <c r="K151" s="1"/>
+      <c r="L151" s="1"/>
+      <c r="M151" s="1"/>
+      <c r="N151" s="1"/>
+      <c r="O151" s="1"/>
+      <c r="P151" s="1"/>
+      <c r="Q151" s="1"/>
+      <c r="R151" s="1"/>
+      <c r="S151" s="1"/>
+      <c r="T151" s="1"/>
+      <c r="U151" s="2"/>
+      <c r="V151" s="2"/>
+      <c r="W151" s="2"/>
+      <c r="X151" s="1"/>
+      <c r="Y151" s="1"/>
+      <c r="Z151" s="1"/>
+      <c r="AA151" s="1"/>
+      <c r="AB151" s="1"/>
+    </row>
+    <row r="152" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A152" s="1"/>
+      <c r="B152" s="1"/>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1"/>
+      <c r="F152" s="1"/>
+      <c r="G152" s="1"/>
+      <c r="H152" s="1"/>
+      <c r="I152" s="1"/>
+      <c r="J152" s="1"/>
+      <c r="K152" s="1"/>
+      <c r="L152" s="1"/>
+      <c r="M152" s="1"/>
+      <c r="N152" s="1"/>
+      <c r="O152" s="1"/>
+      <c r="P152" s="1"/>
+      <c r="Q152" s="1"/>
+      <c r="R152" s="1"/>
+      <c r="S152" s="1"/>
+      <c r="T152" s="1"/>
+      <c r="U152" s="2"/>
+      <c r="V152" s="2"/>
+      <c r="W152" s="2"/>
+      <c r="X152" s="1"/>
+      <c r="Y152" s="1"/>
+      <c r="Z152" s="1"/>
+      <c r="AA152" s="1"/>
+      <c r="AB152" s="1"/>
+    </row>
+    <row r="153" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A153" s="1"/>
+      <c r="B153" s="1"/>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1"/>
+      <c r="F153" s="1"/>
+      <c r="G153" s="1"/>
+      <c r="H153" s="1"/>
+      <c r="I153" s="1"/>
+      <c r="J153" s="1"/>
+      <c r="K153" s="1"/>
+      <c r="L153" s="1"/>
+      <c r="M153" s="1"/>
+      <c r="N153" s="1"/>
+      <c r="O153" s="1"/>
+      <c r="P153" s="1"/>
+      <c r="Q153" s="1"/>
+      <c r="R153" s="1"/>
+      <c r="S153" s="1"/>
+      <c r="T153" s="1"/>
+      <c r="U153" s="2"/>
+      <c r="V153" s="2"/>
+      <c r="W153" s="2"/>
+      <c r="X153" s="1"/>
+      <c r="Y153" s="1"/>
+      <c r="Z153" s="1"/>
+      <c r="AA153" s="1"/>
+      <c r="AB153" s="1"/>
+    </row>
+    <row r="154" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A154" s="1"/>
+      <c r="B154" s="1"/>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1"/>
+      <c r="F154" s="1"/>
+      <c r="G154" s="1"/>
+      <c r="H154" s="1"/>
+      <c r="I154" s="1"/>
+      <c r="J154" s="1"/>
+      <c r="K154" s="1"/>
+      <c r="L154" s="1"/>
+      <c r="M154" s="1"/>
+      <c r="N154" s="1"/>
+      <c r="O154" s="1"/>
+      <c r="P154" s="1"/>
+      <c r="Q154" s="1"/>
+      <c r="R154" s="1"/>
+      <c r="S154" s="1"/>
+      <c r="T154" s="1"/>
+      <c r="U154" s="2"/>
+      <c r="V154" s="2"/>
+      <c r="W154" s="2"/>
+      <c r="X154" s="1"/>
+      <c r="Y154" s="1"/>
+      <c r="Z154" s="1"/>
+      <c r="AA154" s="1"/>
+      <c r="AB154" s="1"/>
+    </row>
+    <row r="155" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A155" s="1"/>
+      <c r="B155" s="1"/>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1"/>
+      <c r="F155" s="1"/>
+      <c r="G155" s="1"/>
+      <c r="H155" s="1"/>
+      <c r="I155" s="1"/>
+      <c r="J155" s="1"/>
+      <c r="K155" s="1"/>
+      <c r="L155" s="1"/>
+      <c r="M155" s="1"/>
+      <c r="N155" s="1"/>
+      <c r="O155" s="1"/>
+      <c r="P155" s="1"/>
+      <c r="Q155" s="1"/>
+      <c r="R155" s="1"/>
+      <c r="S155" s="1"/>
+      <c r="T155" s="1"/>
+      <c r="U155" s="2"/>
+      <c r="V155" s="2"/>
+      <c r="W155" s="2"/>
+      <c r="X155" s="1"/>
+      <c r="Y155" s="1"/>
+      <c r="Z155" s="1"/>
+      <c r="AA155" s="1"/>
+      <c r="AB155" s="1"/>
+    </row>
+    <row r="156" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A156" s="1"/>
+      <c r="B156" s="1"/>
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1"/>
+      <c r="F156" s="1"/>
+      <c r="G156" s="1"/>
+      <c r="H156" s="1"/>
+      <c r="I156" s="1"/>
+      <c r="J156" s="1"/>
+      <c r="K156" s="1"/>
+      <c r="L156" s="1"/>
+      <c r="M156" s="1"/>
+      <c r="N156" s="1"/>
+      <c r="O156" s="1"/>
+      <c r="P156" s="1"/>
+      <c r="Q156" s="1"/>
+      <c r="R156" s="1"/>
+      <c r="S156" s="1"/>
+      <c r="T156" s="1"/>
+      <c r="U156" s="2"/>
+      <c r="V156" s="2"/>
+      <c r="W156" s="2"/>
+      <c r="X156" s="1"/>
+      <c r="Y156" s="1"/>
+      <c r="Z156" s="1"/>
+      <c r="AA156" s="1"/>
+      <c r="AB156" s="1"/>
+    </row>
+    <row r="157" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A157" s="1"/>
+      <c r="B157" s="1"/>
+      <c r="C157" s="1"/>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1"/>
+      <c r="F157" s="1"/>
+      <c r="G157" s="1"/>
+      <c r="H157" s="1"/>
+      <c r="I157" s="1"/>
+      <c r="J157" s="1"/>
+      <c r="K157" s="1"/>
+      <c r="L157" s="1"/>
+      <c r="M157" s="1"/>
+      <c r="N157" s="1"/>
+      <c r="O157" s="1"/>
+      <c r="P157" s="1"/>
+      <c r="Q157" s="1"/>
+      <c r="R157" s="1"/>
+      <c r="S157" s="1"/>
+      <c r="T157" s="1"/>
+      <c r="U157" s="2"/>
+      <c r="V157" s="2"/>
+      <c r="W157" s="2"/>
+      <c r="X157" s="1"/>
+      <c r="Y157" s="1"/>
+      <c r="Z157" s="1"/>
+      <c r="AA157" s="1"/>
+      <c r="AB157" s="1"/>
+    </row>
+    <row r="158" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A158" s="1"/>
+      <c r="B158" s="1"/>
+      <c r="C158" s="1"/>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1"/>
+      <c r="F158" s="1"/>
+      <c r="G158" s="1"/>
+      <c r="H158" s="1"/>
+      <c r="I158" s="1"/>
+      <c r="J158" s="1"/>
+      <c r="K158" s="1"/>
+      <c r="L158" s="1"/>
+      <c r="M158" s="1"/>
+      <c r="N158" s="1"/>
+      <c r="O158" s="1"/>
+      <c r="P158" s="1"/>
+      <c r="Q158" s="1"/>
+      <c r="R158" s="1"/>
+      <c r="S158" s="1"/>
+      <c r="T158" s="1"/>
+      <c r="U158" s="2"/>
+      <c r="V158" s="2"/>
+      <c r="W158" s="2"/>
+      <c r="X158" s="1"/>
+      <c r="Y158" s="1"/>
+      <c r="Z158" s="1"/>
+      <c r="AA158" s="1"/>
+      <c r="AB158" s="1"/>
+    </row>
+    <row r="159" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A159" s="1"/>
+      <c r="B159" s="1"/>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1"/>
+      <c r="F159" s="1"/>
+      <c r="G159" s="1"/>
+      <c r="H159" s="1"/>
+      <c r="I159" s="1"/>
+      <c r="J159" s="1"/>
+      <c r="K159" s="1"/>
+      <c r="L159" s="1"/>
+      <c r="M159" s="1"/>
+      <c r="N159" s="1"/>
+      <c r="O159" s="1"/>
+      <c r="P159" s="1"/>
+      <c r="Q159" s="1"/>
+      <c r="R159" s="1"/>
+      <c r="S159" s="1"/>
+      <c r="T159" s="1"/>
+      <c r="U159" s="2"/>
+      <c r="V159" s="2"/>
+      <c r="W159" s="2"/>
+      <c r="X159" s="1"/>
+      <c r="Y159" s="1"/>
+      <c r="Z159" s="1"/>
+      <c r="AA159" s="1"/>
+      <c r="AB159" s="1"/>
+    </row>
+    <row r="160" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A160" s="1"/>
+      <c r="B160" s="1"/>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1"/>
+      <c r="F160" s="1"/>
+      <c r="G160" s="1"/>
+      <c r="H160" s="1"/>
+      <c r="I160" s="1"/>
+      <c r="J160" s="1"/>
+      <c r="K160" s="1"/>
+      <c r="L160" s="1"/>
+      <c r="M160" s="1"/>
+      <c r="N160" s="1"/>
+      <c r="O160" s="1"/>
+      <c r="P160" s="1"/>
+      <c r="Q160" s="1"/>
+      <c r="R160" s="1"/>
+      <c r="S160" s="1"/>
+      <c r="T160" s="1"/>
+      <c r="U160" s="2"/>
+      <c r="V160" s="2"/>
+      <c r="W160" s="2"/>
+      <c r="X160" s="1"/>
+      <c r="Y160" s="1"/>
+      <c r="Z160" s="1"/>
+      <c r="AA160" s="1"/>
+      <c r="AB160" s="1"/>
+    </row>
+    <row r="161" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A161" s="1"/>
+      <c r="B161" s="1"/>
+      <c r="C161" s="1"/>
+      <c r="D161" s="1"/>
+      <c r="E161" s="1"/>
+      <c r="F161" s="1"/>
+      <c r="G161" s="1"/>
+      <c r="H161" s="1"/>
+      <c r="I161" s="1"/>
+      <c r="J161" s="1"/>
+      <c r="K161" s="1"/>
+      <c r="L161" s="1"/>
+      <c r="M161" s="1"/>
+      <c r="N161" s="1"/>
+      <c r="O161" s="1"/>
+      <c r="P161" s="1"/>
+      <c r="Q161" s="1"/>
+      <c r="R161" s="1"/>
+      <c r="S161" s="1"/>
+      <c r="T161" s="1"/>
+      <c r="U161" s="2"/>
+      <c r="V161" s="2"/>
+      <c r="W161" s="2"/>
+      <c r="X161" s="1"/>
+      <c r="Y161" s="1"/>
+      <c r="Z161" s="1"/>
+      <c r="AA161" s="1"/>
+      <c r="AB161" s="1"/>
+    </row>
+    <row r="162" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A162" s="1"/>
+      <c r="B162" s="1"/>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1"/>
+      <c r="F162" s="1"/>
+      <c r="G162" s="1"/>
+      <c r="H162" s="1"/>
+      <c r="I162" s="1"/>
+      <c r="J162" s="1"/>
+      <c r="K162" s="1"/>
+      <c r="L162" s="1"/>
+      <c r="M162" s="1"/>
+      <c r="N162" s="1"/>
+      <c r="O162" s="1"/>
+      <c r="P162" s="1"/>
+      <c r="Q162" s="1"/>
+      <c r="R162" s="1"/>
+      <c r="S162" s="1"/>
+      <c r="T162" s="1"/>
+      <c r="U162" s="2"/>
+      <c r="V162" s="2"/>
+      <c r="W162" s="2"/>
+      <c r="X162" s="1"/>
+      <c r="Y162" s="1"/>
+      <c r="Z162" s="1"/>
+      <c r="AA162" s="1"/>
+      <c r="AB162" s="1"/>
+    </row>
+    <row r="163" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A163" s="1"/>
+      <c r="B163" s="1"/>
+      <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1"/>
+      <c r="F163" s="1"/>
+      <c r="G163" s="1"/>
+      <c r="H163" s="1"/>
+      <c r="I163" s="1"/>
+      <c r="J163" s="1"/>
+      <c r="K163" s="1"/>
+      <c r="L163" s="1"/>
+      <c r="M163" s="1"/>
+      <c r="N163" s="1"/>
+      <c r="O163" s="1"/>
+      <c r="P163" s="1"/>
+      <c r="Q163" s="1"/>
+      <c r="R163" s="1"/>
+      <c r="S163" s="1"/>
+      <c r="T163" s="1"/>
+      <c r="U163" s="2"/>
+      <c r="V163" s="2"/>
+      <c r="W163" s="2"/>
+      <c r="X163" s="1"/>
+      <c r="Y163" s="1"/>
+      <c r="Z163" s="1"/>
+      <c r="AA163" s="1"/>
+      <c r="AB163" s="1"/>
+    </row>
+    <row r="164" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A164" s="1"/>
+      <c r="B164" s="1"/>
+      <c r="C164" s="1"/>
+      <c r="D164" s="1"/>
+      <c r="E164" s="1"/>
+      <c r="F164" s="1"/>
+      <c r="G164" s="1"/>
+      <c r="H164" s="1"/>
+      <c r="I164" s="1"/>
+      <c r="J164" s="1"/>
+      <c r="K164" s="1"/>
+      <c r="L164" s="1"/>
+      <c r="M164" s="1"/>
+      <c r="N164" s="1"/>
+      <c r="O164" s="1"/>
+      <c r="P164" s="1"/>
+      <c r="Q164" s="1"/>
+      <c r="R164" s="1"/>
+      <c r="S164" s="1"/>
+      <c r="T164" s="1"/>
+      <c r="U164" s="2"/>
+      <c r="V164" s="2"/>
+      <c r="W164" s="2"/>
+      <c r="X164" s="1"/>
+      <c r="Y164" s="1"/>
+      <c r="Z164" s="1"/>
+      <c r="AA164" s="1"/>
+      <c r="AB164" s="1"/>
+    </row>
+    <row r="165" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A165" s="1"/>
+      <c r="B165" s="1"/>
+      <c r="C165" s="1"/>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1"/>
+      <c r="F165" s="1"/>
+      <c r="G165" s="1"/>
+      <c r="H165" s="1"/>
+      <c r="I165" s="1"/>
+      <c r="J165" s="1"/>
+      <c r="K165" s="1"/>
+      <c r="L165" s="1"/>
+      <c r="M165" s="1"/>
+      <c r="N165" s="1"/>
+      <c r="O165" s="1"/>
+      <c r="P165" s="1"/>
+      <c r="Q165" s="1"/>
+      <c r="R165" s="1"/>
+      <c r="S165" s="1"/>
+      <c r="T165" s="1"/>
+      <c r="U165" s="2"/>
+      <c r="V165" s="2"/>
+      <c r="W165" s="2"/>
+      <c r="X165" s="1"/>
+      <c r="Y165" s="1"/>
+      <c r="Z165" s="1"/>
+      <c r="AA165" s="1"/>
+      <c r="AB165" s="1"/>
+    </row>
+    <row r="166" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A166" s="1"/>
+      <c r="B166" s="1"/>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1"/>
+      <c r="F166" s="1"/>
+      <c r="G166" s="1"/>
+      <c r="H166" s="1"/>
+      <c r="I166" s="1"/>
+      <c r="J166" s="1"/>
+      <c r="K166" s="1"/>
+      <c r="L166" s="1"/>
+      <c r="M166" s="1"/>
+      <c r="N166" s="1"/>
+      <c r="O166" s="1"/>
+      <c r="P166" s="1"/>
+      <c r="Q166" s="1"/>
+      <c r="R166" s="1"/>
+      <c r="S166" s="1"/>
+      <c r="T166" s="1"/>
+      <c r="U166" s="2"/>
+      <c r="V166" s="2"/>
+      <c r="W166" s="2"/>
+      <c r="X166" s="1"/>
+      <c r="Y166" s="1"/>
+      <c r="Z166" s="1"/>
+      <c r="AA166" s="1"/>
+      <c r="AB166" s="1"/>
+    </row>
+    <row r="167" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A167" s="1"/>
+      <c r="B167" s="1"/>
+      <c r="C167" s="1"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1"/>
+      <c r="F167" s="1"/>
+      <c r="G167" s="1"/>
+      <c r="H167" s="1"/>
+      <c r="I167" s="1"/>
+      <c r="J167" s="1"/>
+      <c r="K167" s="1"/>
+      <c r="L167" s="1"/>
+      <c r="M167" s="1"/>
+      <c r="N167" s="1"/>
+      <c r="O167" s="1"/>
+      <c r="P167" s="1"/>
+      <c r="Q167" s="1"/>
+      <c r="R167" s="1"/>
+      <c r="S167" s="1"/>
+      <c r="T167" s="1"/>
+      <c r="U167" s="2"/>
+      <c r="V167" s="2"/>
+      <c r="W167" s="2"/>
+      <c r="X167" s="1"/>
+      <c r="Y167" s="1"/>
+      <c r="Z167" s="1"/>
+      <c r="AA167" s="1"/>
+      <c r="AB167" s="1"/>
+    </row>
+    <row r="168" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A168" s="1"/>
+      <c r="B168" s="1"/>
+      <c r="C168" s="1"/>
+      <c r="D168" s="1"/>
+      <c r="E168" s="1"/>
+      <c r="F168" s="1"/>
+      <c r="G168" s="1"/>
+      <c r="H168" s="1"/>
+      <c r="I168" s="1"/>
+      <c r="J168" s="1"/>
+      <c r="K168" s="1"/>
+      <c r="L168" s="1"/>
+      <c r="M168" s="1"/>
+      <c r="N168" s="1"/>
+      <c r="O168" s="1"/>
+      <c r="P168" s="1"/>
+      <c r="Q168" s="1"/>
+      <c r="R168" s="1"/>
+      <c r="S168" s="1"/>
+      <c r="T168" s="1"/>
+      <c r="U168" s="2"/>
+      <c r="V168" s="2"/>
+      <c r="W168" s="2"/>
+      <c r="X168" s="1"/>
+      <c r="Y168" s="1"/>
+      <c r="Z168" s="1"/>
+      <c r="AA168" s="1"/>
+      <c r="AB168" s="1"/>
+    </row>
+    <row r="169" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A169" s="1"/>
+      <c r="B169" s="1"/>
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1"/>
+      <c r="F169" s="1"/>
+      <c r="G169" s="1"/>
+      <c r="H169" s="1"/>
+      <c r="I169" s="1"/>
+      <c r="J169" s="1"/>
+      <c r="K169" s="1"/>
+      <c r="L169" s="1"/>
+      <c r="M169" s="1"/>
+      <c r="N169" s="1"/>
+      <c r="O169" s="1"/>
+      <c r="P169" s="1"/>
+      <c r="Q169" s="1"/>
+      <c r="R169" s="1"/>
+      <c r="S169" s="1"/>
+      <c r="T169" s="1"/>
+      <c r="U169" s="2"/>
+      <c r="V169" s="2"/>
+      <c r="W169" s="2"/>
+      <c r="X169" s="1"/>
+      <c r="Y169" s="1"/>
+      <c r="Z169" s="1"/>
+      <c r="AA169" s="1"/>
+      <c r="AB169" s="1"/>
+    </row>
+    <row r="170" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A170" s="1"/>
+      <c r="B170" s="1"/>
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1"/>
+      <c r="F170" s="1"/>
+      <c r="G170" s="1"/>
+      <c r="H170" s="1"/>
+      <c r="I170" s="1"/>
+      <c r="J170" s="1"/>
+      <c r="K170" s="1"/>
+      <c r="L170" s="1"/>
+      <c r="M170" s="1"/>
+      <c r="N170" s="1"/>
+      <c r="O170" s="1"/>
+      <c r="P170" s="1"/>
+      <c r="Q170" s="1"/>
+      <c r="R170" s="1"/>
+      <c r="S170" s="1"/>
+      <c r="T170" s="1"/>
+      <c r="U170" s="2"/>
+      <c r="V170" s="2"/>
+      <c r="W170" s="2"/>
+      <c r="X170" s="1"/>
+      <c r="Y170" s="1"/>
+      <c r="Z170" s="1"/>
+      <c r="AA170" s="1"/>
+      <c r="AB170" s="1"/>
+    </row>
+    <row r="171" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A171" s="1"/>
+      <c r="B171" s="1"/>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1"/>
+      <c r="F171" s="1"/>
+      <c r="G171" s="1"/>
+      <c r="H171" s="1"/>
+      <c r="I171" s="1"/>
+      <c r="J171" s="1"/>
+      <c r="K171" s="1"/>
+      <c r="L171" s="1"/>
+      <c r="M171" s="1"/>
+      <c r="N171" s="1"/>
+      <c r="O171" s="1"/>
+      <c r="P171" s="1"/>
+      <c r="Q171" s="1"/>
+      <c r="R171" s="1"/>
+      <c r="S171" s="1"/>
+      <c r="T171" s="1"/>
+      <c r="U171" s="2"/>
+      <c r="V171" s="2"/>
+      <c r="W171" s="2"/>
+      <c r="X171" s="1"/>
+      <c r="Y171" s="1"/>
+      <c r="Z171" s="1"/>
+      <c r="AA171" s="1"/>
+      <c r="AB171" s="1"/>
+    </row>
+    <row r="172" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A172" s="1"/>
+      <c r="B172" s="1"/>
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1"/>
+      <c r="F172" s="1"/>
+      <c r="G172" s="1"/>
+      <c r="H172" s="1"/>
+      <c r="I172" s="1"/>
+      <c r="J172" s="1"/>
+      <c r="K172" s="1"/>
+      <c r="L172" s="1"/>
+      <c r="M172" s="1"/>
+      <c r="N172" s="1"/>
+      <c r="O172" s="1"/>
+      <c r="P172" s="1"/>
+      <c r="Q172" s="1"/>
+      <c r="R172" s="1"/>
+      <c r="S172" s="1"/>
+      <c r="T172" s="1"/>
+      <c r="U172" s="2"/>
+      <c r="V172" s="2"/>
+      <c r="W172" s="2"/>
+      <c r="X172" s="1"/>
+      <c r="Y172" s="1"/>
+      <c r="Z172" s="1"/>
+      <c r="AA172" s="1"/>
+      <c r="AB172" s="1"/>
+    </row>
+    <row r="173" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A173" s="1"/>
+      <c r="B173" s="1"/>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1"/>
+      <c r="F173" s="1"/>
+      <c r="G173" s="1"/>
+      <c r="H173" s="1"/>
+      <c r="I173" s="1"/>
+      <c r="J173" s="1"/>
+      <c r="K173" s="1"/>
+      <c r="L173" s="1"/>
+      <c r="M173" s="1"/>
+      <c r="N173" s="1"/>
+      <c r="O173" s="1"/>
+      <c r="P173" s="1"/>
+      <c r="Q173" s="1"/>
+      <c r="R173" s="1"/>
+      <c r="S173" s="1"/>
+      <c r="T173" s="1"/>
+      <c r="U173" s="2"/>
+      <c r="V173" s="2"/>
+      <c r="W173" s="2"/>
+      <c r="X173" s="1"/>
+      <c r="Y173" s="1"/>
+      <c r="Z173" s="1"/>
+      <c r="AA173" s="1"/>
+      <c r="AB173" s="1"/>
+    </row>
+    <row r="174" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A174" s="1"/>
+      <c r="B174" s="1"/>
+      <c r="C174" s="1"/>
+      <c r="D174" s="1"/>
+      <c r="E174" s="1"/>
+      <c r="F174" s="1"/>
+      <c r="G174" s="1"/>
+      <c r="H174" s="1"/>
+      <c r="I174" s="1"/>
+      <c r="J174" s="1"/>
+      <c r="K174" s="1"/>
+      <c r="L174" s="1"/>
+      <c r="M174" s="1"/>
+      <c r="N174" s="1"/>
+      <c r="O174" s="1"/>
+      <c r="P174" s="1"/>
+      <c r="Q174" s="1"/>
+      <c r="R174" s="1"/>
+      <c r="S174" s="1"/>
+      <c r="T174" s="1"/>
+      <c r="U174" s="2"/>
+      <c r="V174" s="2"/>
+      <c r="W174" s="2"/>
+      <c r="X174" s="1"/>
+      <c r="Y174" s="1"/>
+      <c r="Z174" s="1"/>
+      <c r="AA174" s="1"/>
+      <c r="AB174" s="1"/>
+    </row>
+    <row r="175" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A175" s="1"/>
+      <c r="B175" s="1"/>
+      <c r="C175" s="1"/>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1"/>
+      <c r="F175" s="1"/>
+      <c r="G175" s="1"/>
+      <c r="H175" s="1"/>
+      <c r="I175" s="1"/>
+      <c r="J175" s="1"/>
+      <c r="K175" s="1"/>
+      <c r="L175" s="1"/>
+      <c r="M175" s="1"/>
+      <c r="N175" s="1"/>
+      <c r="O175" s="1"/>
+      <c r="P175" s="1"/>
+      <c r="Q175" s="1"/>
+      <c r="R175" s="1"/>
+      <c r="S175" s="1"/>
+      <c r="T175" s="1"/>
+      <c r="U175" s="2"/>
+      <c r="V175" s="2"/>
+      <c r="W175" s="2"/>
+      <c r="X175" s="1"/>
+      <c r="Y175" s="1"/>
+      <c r="Z175" s="1"/>
+      <c r="AA175" s="1"/>
+      <c r="AB175" s="1"/>
+    </row>
+    <row r="176" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A176" s="1"/>
+      <c r="B176" s="1"/>
+      <c r="C176" s="1"/>
+      <c r="D176" s="1"/>
+      <c r="E176" s="1"/>
+      <c r="F176" s="1"/>
+      <c r="G176" s="1"/>
+      <c r="H176" s="1"/>
+      <c r="I176" s="1"/>
+      <c r="J176" s="1"/>
+      <c r="K176" s="1"/>
+      <c r="L176" s="1"/>
+      <c r="M176" s="1"/>
+      <c r="N176" s="1"/>
+      <c r="O176" s="1"/>
+      <c r="P176" s="1"/>
+      <c r="Q176" s="1"/>
+      <c r="R176" s="1"/>
+      <c r="S176" s="1"/>
+      <c r="T176" s="1"/>
+      <c r="U176" s="2"/>
+      <c r="V176" s="2"/>
+      <c r="W176" s="2"/>
+      <c r="X176" s="1"/>
+      <c r="Y176" s="1"/>
+      <c r="Z176" s="1"/>
+      <c r="AA176" s="1"/>
+      <c r="AB176" s="1"/>
+    </row>
+    <row r="177" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A177" s="1"/>
+      <c r="B177" s="1"/>
+      <c r="C177" s="1"/>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1"/>
+      <c r="F177" s="1"/>
+      <c r="G177" s="1"/>
+      <c r="H177" s="1"/>
+      <c r="I177" s="1"/>
+      <c r="J177" s="1"/>
+      <c r="K177" s="1"/>
+      <c r="L177" s="1"/>
+      <c r="M177" s="1"/>
+      <c r="N177" s="1"/>
+      <c r="O177" s="1"/>
+      <c r="P177" s="1"/>
+      <c r="Q177" s="1"/>
+      <c r="R177" s="1"/>
+      <c r="S177" s="1"/>
+      <c r="T177" s="1"/>
+      <c r="U177" s="2"/>
+      <c r="V177" s="2"/>
+      <c r="W177" s="2"/>
+      <c r="X177" s="1"/>
+      <c r="Y177" s="1"/>
+      <c r="Z177" s="1"/>
+      <c r="AA177" s="1"/>
+      <c r="AB177" s="1"/>
+    </row>
+    <row r="178" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A178" s="1"/>
+      <c r="B178" s="1"/>
+      <c r="C178" s="1"/>
+      <c r="D178" s="1"/>
+      <c r="E178" s="1"/>
+      <c r="F178" s="1"/>
+      <c r="G178" s="1"/>
+      <c r="H178" s="1"/>
+      <c r="I178" s="1"/>
+      <c r="J178" s="1"/>
+      <c r="K178" s="1"/>
+      <c r="L178" s="1"/>
+      <c r="M178" s="1"/>
+      <c r="N178" s="1"/>
+      <c r="O178" s="1"/>
+      <c r="P178" s="1"/>
+      <c r="Q178" s="1"/>
+      <c r="R178" s="1"/>
+      <c r="S178" s="1"/>
+      <c r="T178" s="1"/>
+      <c r="U178" s="2"/>
+      <c r="V178" s="2"/>
+      <c r="W178" s="2"/>
+      <c r="X178" s="1"/>
+      <c r="Y178" s="1"/>
+      <c r="Z178" s="1"/>
+      <c r="AA178" s="1"/>
+      <c r="AB178" s="1"/>
+    </row>
+    <row r="179" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A179" s="1"/>
+      <c r="B179" s="1"/>
+      <c r="C179" s="1"/>
+      <c r="D179" s="1"/>
+      <c r="E179" s="1"/>
+      <c r="F179" s="1"/>
+      <c r="G179" s="1"/>
+      <c r="H179" s="1"/>
+      <c r="I179" s="1"/>
+      <c r="J179" s="1"/>
+      <c r="K179" s="1"/>
+      <c r="L179" s="1"/>
+      <c r="M179" s="1"/>
+      <c r="N179" s="1"/>
+      <c r="O179" s="1"/>
+      <c r="P179" s="1"/>
+      <c r="Q179" s="1"/>
+      <c r="R179" s="1"/>
+      <c r="S179" s="1"/>
+      <c r="T179" s="1"/>
+      <c r="U179" s="2"/>
+      <c r="V179" s="2"/>
+      <c r="W179" s="2"/>
+      <c r="X179" s="1"/>
+      <c r="Y179" s="1"/>
+      <c r="Z179" s="1"/>
+      <c r="AA179" s="1"/>
+      <c r="AB179" s="1"/>
+    </row>
+    <row r="180" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A180" s="1"/>
+      <c r="B180" s="1"/>
+      <c r="C180" s="1"/>
+      <c r="D180" s="1"/>
+      <c r="E180" s="1"/>
+      <c r="F180" s="1"/>
+      <c r="G180" s="1"/>
+      <c r="H180" s="1"/>
+      <c r="I180" s="1"/>
+      <c r="J180" s="1"/>
+      <c r="K180" s="1"/>
+      <c r="L180" s="1"/>
+      <c r="M180" s="1"/>
+      <c r="N180" s="1"/>
+      <c r="O180" s="1"/>
+      <c r="P180" s="1"/>
+      <c r="Q180" s="1"/>
+      <c r="R180" s="1"/>
+      <c r="S180" s="1"/>
+      <c r="T180" s="1"/>
+      <c r="U180" s="2"/>
+      <c r="V180" s="2"/>
+      <c r="W180" s="2"/>
+      <c r="X180" s="1"/>
+      <c r="Y180" s="1"/>
+      <c r="Z180" s="1"/>
+      <c r="AA180" s="1"/>
+      <c r="AB180" s="1"/>
+    </row>
+    <row r="181" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A181" s="1"/>
+      <c r="B181" s="1"/>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1"/>
+      <c r="F181" s="1"/>
+      <c r="G181" s="1"/>
+      <c r="H181" s="1"/>
+      <c r="I181" s="1"/>
+      <c r="J181" s="1"/>
+      <c r="K181" s="1"/>
+      <c r="L181" s="1"/>
+      <c r="M181" s="1"/>
+      <c r="N181" s="1"/>
+      <c r="O181" s="1"/>
+      <c r="P181" s="1"/>
+      <c r="Q181" s="1"/>
+      <c r="R181" s="1"/>
+      <c r="S181" s="1"/>
+      <c r="T181" s="1"/>
+      <c r="U181" s="2"/>
+      <c r="V181" s="2"/>
+      <c r="W181" s="2"/>
+      <c r="X181" s="1"/>
+      <c r="Y181" s="1"/>
+      <c r="Z181" s="1"/>
+      <c r="AA181" s="1"/>
+      <c r="AB181" s="1"/>
+    </row>
+    <row r="182" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A182" s="1"/>
+      <c r="B182" s="1"/>
+      <c r="C182" s="1"/>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1"/>
+      <c r="F182" s="1"/>
+      <c r="G182" s="1"/>
+      <c r="H182" s="1"/>
+      <c r="I182" s="1"/>
+      <c r="J182" s="1"/>
+      <c r="K182" s="1"/>
+      <c r="L182" s="1"/>
+      <c r="M182" s="1"/>
+      <c r="N182" s="1"/>
+      <c r="O182" s="1"/>
+      <c r="P182" s="1"/>
+      <c r="Q182" s="1"/>
+      <c r="R182" s="1"/>
+      <c r="S182" s="1"/>
+      <c r="T182" s="1"/>
+      <c r="U182" s="2"/>
+      <c r="V182" s="2"/>
+      <c r="W182" s="2"/>
+      <c r="X182" s="1"/>
+      <c r="Y182" s="1"/>
+      <c r="Z182" s="1"/>
+      <c r="AA182" s="1"/>
+      <c r="AB182" s="1"/>
+    </row>
+    <row r="183" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A183" s="1"/>
+      <c r="B183" s="1"/>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1"/>
+      <c r="F183" s="1"/>
+      <c r="G183" s="1"/>
+      <c r="H183" s="1"/>
+      <c r="I183" s="1"/>
+      <c r="J183" s="1"/>
+      <c r="K183" s="1"/>
+      <c r="L183" s="1"/>
+      <c r="M183" s="1"/>
+      <c r="N183" s="1"/>
+      <c r="O183" s="1"/>
+      <c r="P183" s="1"/>
+      <c r="Q183" s="1"/>
+      <c r="R183" s="1"/>
+      <c r="S183" s="1"/>
+      <c r="T183" s="1"/>
+      <c r="U183" s="2"/>
+      <c r="V183" s="2"/>
+      <c r="W183" s="2"/>
+      <c r="X183" s="1"/>
+      <c r="Y183" s="1"/>
+      <c r="Z183" s="1"/>
+      <c r="AA183" s="1"/>
+      <c r="AB183" s="1"/>
+    </row>
+    <row r="184" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A184" s="1"/>
+      <c r="B184" s="1"/>
+      <c r="C184" s="1"/>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1"/>
+      <c r="F184" s="1"/>
+      <c r="G184" s="1"/>
+      <c r="H184" s="1"/>
+      <c r="I184" s="1"/>
+      <c r="J184" s="1"/>
+      <c r="K184" s="1"/>
+      <c r="L184" s="1"/>
+      <c r="M184" s="1"/>
+      <c r="N184" s="1"/>
+      <c r="O184" s="1"/>
+      <c r="P184" s="1"/>
+      <c r="Q184" s="1"/>
+      <c r="R184" s="1"/>
+      <c r="S184" s="1"/>
+      <c r="T184" s="1"/>
+      <c r="U184" s="2"/>
+      <c r="V184" s="2"/>
+      <c r="W184" s="2"/>
+      <c r="X184" s="1"/>
+      <c r="Y184" s="1"/>
+      <c r="Z184" s="1"/>
+      <c r="AA184" s="1"/>
+      <c r="AB184" s="1"/>
+    </row>
+    <row r="185" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A185" s="1"/>
+      <c r="B185" s="1"/>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1"/>
+      <c r="F185" s="1"/>
+      <c r="G185" s="1"/>
+      <c r="H185" s="1"/>
+      <c r="I185" s="1"/>
+      <c r="J185" s="1"/>
+      <c r="K185" s="1"/>
+      <c r="L185" s="1"/>
+      <c r="M185" s="1"/>
+      <c r="N185" s="1"/>
+      <c r="O185" s="1"/>
+      <c r="P185" s="1"/>
+      <c r="Q185" s="1"/>
+      <c r="R185" s="1"/>
+      <c r="S185" s="1"/>
+      <c r="T185" s="1"/>
+      <c r="U185" s="2"/>
+      <c r="V185" s="2"/>
+      <c r="W185" s="2"/>
+      <c r="X185" s="1"/>
+      <c r="Y185" s="1"/>
+      <c r="Z185" s="1"/>
+      <c r="AA185" s="1"/>
+      <c r="AB185" s="1"/>
+    </row>
+    <row r="186" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A186" s="1"/>
+      <c r="B186" s="1"/>
+      <c r="C186" s="1"/>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1"/>
+      <c r="F186" s="1"/>
+      <c r="G186" s="1"/>
+      <c r="H186" s="1"/>
+      <c r="I186" s="1"/>
+      <c r="J186" s="1"/>
+      <c r="K186" s="1"/>
+      <c r="L186" s="1"/>
+      <c r="M186" s="1"/>
+      <c r="N186" s="1"/>
+      <c r="O186" s="1"/>
+      <c r="P186" s="1"/>
+      <c r="Q186" s="1"/>
+      <c r="R186" s="1"/>
+      <c r="S186" s="1"/>
+      <c r="T186" s="1"/>
+      <c r="U186" s="2"/>
+      <c r="V186" s="2"/>
+      <c r="W186" s="2"/>
+      <c r="X186" s="1"/>
+      <c r="Y186" s="1"/>
+      <c r="Z186" s="1"/>
+      <c r="AA186" s="1"/>
+      <c r="AB186" s="1"/>
+    </row>
+    <row r="187" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A187" s="1"/>
+      <c r="B187" s="1"/>
+      <c r="C187" s="1"/>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1"/>
+      <c r="F187" s="1"/>
+      <c r="G187" s="1"/>
+      <c r="H187" s="1"/>
+      <c r="I187" s="1"/>
+      <c r="J187" s="1"/>
+      <c r="K187" s="1"/>
+      <c r="L187" s="1"/>
+      <c r="M187" s="1"/>
+      <c r="N187" s="1"/>
+      <c r="O187" s="1"/>
+      <c r="P187" s="1"/>
+      <c r="Q187" s="1"/>
+      <c r="R187" s="1"/>
+      <c r="S187" s="1"/>
+      <c r="T187" s="1"/>
+      <c r="U187" s="2"/>
+      <c r="V187" s="2"/>
+      <c r="W187" s="2"/>
+      <c r="X187" s="1"/>
+      <c r="Y187" s="1"/>
+      <c r="Z187" s="1"/>
+      <c r="AA187" s="1"/>
+      <c r="AB187" s="1"/>
+    </row>
+    <row r="188" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A188" s="1"/>
+      <c r="B188" s="1"/>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1"/>
+      <c r="F188" s="1"/>
+      <c r="G188" s="1"/>
+      <c r="H188" s="1"/>
+      <c r="I188" s="1"/>
+      <c r="J188" s="1"/>
+      <c r="K188" s="1"/>
+      <c r="L188" s="1"/>
+      <c r="M188" s="1"/>
+      <c r="N188" s="1"/>
+      <c r="O188" s="1"/>
+      <c r="P188" s="1"/>
+      <c r="Q188" s="1"/>
+      <c r="R188" s="1"/>
+      <c r="S188" s="1"/>
+      <c r="T188" s="1"/>
+      <c r="U188" s="2"/>
+      <c r="V188" s="2"/>
+      <c r="W188" s="2"/>
+      <c r="X188" s="1"/>
+      <c r="Y188" s="1"/>
+      <c r="Z188" s="1"/>
+      <c r="AA188" s="1"/>
+      <c r="AB188" s="1"/>
+    </row>
+    <row r="189" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A189" s="1"/>
+      <c r="B189" s="1"/>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1"/>
+      <c r="F189" s="1"/>
+      <c r="G189" s="1"/>
+      <c r="H189" s="1"/>
+      <c r="I189" s="1"/>
+      <c r="J189" s="1"/>
+      <c r="K189" s="1"/>
+      <c r="L189" s="1"/>
+      <c r="M189" s="1"/>
+      <c r="N189" s="1"/>
+      <c r="O189" s="1"/>
+      <c r="P189" s="1"/>
+      <c r="Q189" s="1"/>
+      <c r="R189" s="1"/>
+      <c r="S189" s="1"/>
+      <c r="T189" s="1"/>
+      <c r="U189" s="2"/>
+      <c r="V189" s="2"/>
+      <c r="W189" s="2"/>
+      <c r="X189" s="1"/>
+      <c r="Y189" s="1"/>
+      <c r="Z189" s="1"/>
+      <c r="AA189" s="1"/>
+      <c r="AB189" s="1"/>
+    </row>
+    <row r="190" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A190" s="1"/>
+      <c r="B190" s="1"/>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1"/>
+      <c r="F190" s="1"/>
+      <c r="G190" s="1"/>
+      <c r="H190" s="1"/>
+      <c r="I190" s="1"/>
+      <c r="J190" s="1"/>
+      <c r="K190" s="1"/>
+      <c r="L190" s="1"/>
+      <c r="M190" s="1"/>
+      <c r="N190" s="1"/>
+      <c r="O190" s="1"/>
+      <c r="P190" s="1"/>
+      <c r="Q190" s="1"/>
+      <c r="R190" s="1"/>
+      <c r="S190" s="1"/>
+      <c r="T190" s="1"/>
+      <c r="U190" s="2"/>
+      <c r="V190" s="2"/>
+      <c r="W190" s="2"/>
+      <c r="X190" s="1"/>
+      <c r="Y190" s="1"/>
+      <c r="Z190" s="1"/>
+      <c r="AA190" s="1"/>
+      <c r="AB190" s="1"/>
+    </row>
+    <row r="191" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A191" s="1"/>
+      <c r="B191" s="1"/>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1"/>
+      <c r="F191" s="1"/>
+      <c r="G191" s="1"/>
+      <c r="H191" s="1"/>
+      <c r="I191" s="1"/>
+      <c r="J191" s="1"/>
+      <c r="K191" s="1"/>
+      <c r="L191" s="1"/>
+      <c r="M191" s="1"/>
+      <c r="N191" s="1"/>
+      <c r="O191" s="1"/>
+      <c r="P191" s="1"/>
+      <c r="Q191" s="1"/>
+      <c r="R191" s="1"/>
+      <c r="S191" s="1"/>
+      <c r="T191" s="1"/>
+      <c r="U191" s="2"/>
+      <c r="V191" s="2"/>
+      <c r="W191" s="2"/>
+      <c r="X191" s="1"/>
+      <c r="Y191" s="1"/>
+      <c r="Z191" s="1"/>
+      <c r="AA191" s="1"/>
+      <c r="AB191" s="1"/>
+    </row>
+    <row r="192" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A192" s="1"/>
+      <c r="B192" s="1"/>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1"/>
+      <c r="F192" s="1"/>
+      <c r="G192" s="1"/>
+      <c r="H192" s="1"/>
+      <c r="I192" s="1"/>
+      <c r="J192" s="1"/>
+      <c r="K192" s="1"/>
+      <c r="L192" s="1"/>
+      <c r="M192" s="1"/>
+      <c r="N192" s="1"/>
+      <c r="O192" s="1"/>
+      <c r="P192" s="1"/>
+      <c r="Q192" s="1"/>
+      <c r="R192" s="1"/>
+      <c r="S192" s="1"/>
+      <c r="T192" s="1"/>
+      <c r="U192" s="2"/>
+      <c r="V192" s="2"/>
+      <c r="W192" s="2"/>
+      <c r="X192" s="1"/>
+      <c r="Y192" s="1"/>
+      <c r="Z192" s="1"/>
+      <c r="AA192" s="1"/>
+      <c r="AB192" s="1"/>
+    </row>
+    <row r="193" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A193" s="1"/>
+      <c r="B193" s="1"/>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1"/>
+      <c r="F193" s="1"/>
+      <c r="G193" s="1"/>
+      <c r="H193" s="1"/>
+      <c r="I193" s="1"/>
+      <c r="J193" s="1"/>
+      <c r="K193" s="1"/>
+      <c r="L193" s="1"/>
+      <c r="M193" s="1"/>
+      <c r="N193" s="1"/>
+      <c r="O193" s="1"/>
+      <c r="P193" s="1"/>
+      <c r="Q193" s="1"/>
+      <c r="R193" s="1"/>
+      <c r="S193" s="1"/>
+      <c r="T193" s="1"/>
+      <c r="U193" s="2"/>
+      <c r="V193" s="2"/>
+      <c r="W193" s="2"/>
+      <c r="X193" s="1"/>
+      <c r="Y193" s="1"/>
+      <c r="Z193" s="1"/>
+      <c r="AA193" s="1"/>
+      <c r="AB193" s="1"/>
+    </row>
+    <row r="194" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A194" s="1"/>
+      <c r="B194" s="1"/>
+      <c r="C194" s="1"/>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1"/>
+      <c r="F194" s="1"/>
+      <c r="G194" s="1"/>
+      <c r="H194" s="1"/>
+      <c r="I194" s="1"/>
+      <c r="J194" s="1"/>
+      <c r="K194" s="1"/>
+      <c r="L194" s="1"/>
+      <c r="M194" s="1"/>
+      <c r="N194" s="1"/>
+      <c r="O194" s="1"/>
+      <c r="P194" s="1"/>
+      <c r="Q194" s="1"/>
+      <c r="R194" s="1"/>
+      <c r="S194" s="1"/>
+      <c r="T194" s="1"/>
+      <c r="U194" s="2"/>
+      <c r="V194" s="2"/>
+      <c r="W194" s="2"/>
+      <c r="X194" s="1"/>
+      <c r="Y194" s="1"/>
+      <c r="Z194" s="1"/>
+      <c r="AA194" s="1"/>
+      <c r="AB194" s="1"/>
+    </row>
+    <row r="195" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A195" s="1"/>
+      <c r="B195" s="1"/>
+      <c r="C195" s="1"/>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1"/>
+      <c r="F195" s="1"/>
+      <c r="G195" s="1"/>
+      <c r="H195" s="1"/>
+      <c r="I195" s="1"/>
+      <c r="J195" s="1"/>
+      <c r="K195" s="1"/>
+      <c r="L195" s="1"/>
+      <c r="M195" s="1"/>
+      <c r="N195" s="1"/>
+      <c r="O195" s="1"/>
+      <c r="P195" s="1"/>
+      <c r="Q195" s="1"/>
+      <c r="R195" s="1"/>
+      <c r="S195" s="1"/>
+      <c r="T195" s="1"/>
+      <c r="U195" s="2"/>
+      <c r="V195" s="2"/>
+      <c r="W195" s="2"/>
+      <c r="X195" s="1"/>
+      <c r="Y195" s="1"/>
+      <c r="Z195" s="1"/>
+      <c r="AA195" s="1"/>
+      <c r="AB195" s="1"/>
+    </row>
+    <row r="196" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A196" s="1"/>
+      <c r="B196" s="1"/>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1"/>
+      <c r="F196" s="1"/>
+      <c r="G196" s="1"/>
+      <c r="H196" s="1"/>
+      <c r="I196" s="1"/>
+      <c r="J196" s="1"/>
+      <c r="K196" s="1"/>
+      <c r="L196" s="1"/>
+      <c r="M196" s="1"/>
+      <c r="N196" s="1"/>
+      <c r="O196" s="1"/>
+      <c r="P196" s="1"/>
+      <c r="Q196" s="1"/>
+      <c r="R196" s="1"/>
+      <c r="S196" s="1"/>
+      <c r="T196" s="1"/>
+      <c r="U196" s="2"/>
+      <c r="V196" s="2"/>
+      <c r="W196" s="2"/>
+      <c r="X196" s="1"/>
+      <c r="Y196" s="1"/>
+      <c r="Z196" s="1"/>
+      <c r="AA196" s="1"/>
+      <c r="AB196" s="1"/>
+    </row>
+    <row r="197" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A197" s="1"/>
+      <c r="B197" s="1"/>
+      <c r="C197" s="1"/>
+      <c r="D197" s="1"/>
+      <c r="E197" s="1"/>
+      <c r="F197" s="1"/>
+      <c r="G197" s="1"/>
+      <c r="H197" s="1"/>
+      <c r="I197" s="1"/>
+      <c r="J197" s="1"/>
+      <c r="K197" s="1"/>
+      <c r="L197" s="1"/>
+      <c r="M197" s="1"/>
+      <c r="N197" s="1"/>
+      <c r="O197" s="1"/>
+      <c r="P197" s="1"/>
+      <c r="Q197" s="1"/>
+      <c r="R197" s="1"/>
+      <c r="S197" s="1"/>
+      <c r="T197" s="1"/>
+      <c r="U197" s="2"/>
+      <c r="V197" s="2"/>
+      <c r="W197" s="2"/>
+      <c r="X197" s="1"/>
+      <c r="Y197" s="1"/>
+      <c r="Z197" s="1"/>
+      <c r="AA197" s="1"/>
+      <c r="AB197" s="1"/>
+    </row>
+    <row r="198" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A198" s="1"/>
+      <c r="B198" s="1"/>
+      <c r="C198" s="1"/>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1"/>
+      <c r="F198" s="1"/>
+      <c r="G198" s="1"/>
+      <c r="H198" s="1"/>
+      <c r="I198" s="1"/>
+      <c r="J198" s="1"/>
+      <c r="K198" s="1"/>
+      <c r="L198" s="1"/>
+      <c r="M198" s="1"/>
+      <c r="N198" s="1"/>
+      <c r="O198" s="1"/>
+      <c r="P198" s="1"/>
+      <c r="Q198" s="1"/>
+      <c r="R198" s="1"/>
+      <c r="S198" s="1"/>
+      <c r="T198" s="1"/>
+      <c r="U198" s="2"/>
+      <c r="V198" s="2"/>
+      <c r="W198" s="2"/>
+      <c r="X198" s="1"/>
+      <c r="Y198" s="1"/>
+      <c r="Z198" s="1"/>
+      <c r="AA198" s="1"/>
+      <c r="AB198" s="1"/>
+    </row>
+    <row r="199" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A199" s="1"/>
+      <c r="B199" s="1"/>
+      <c r="C199" s="1"/>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1"/>
+      <c r="F199" s="1"/>
+      <c r="G199" s="1"/>
+      <c r="H199" s="1"/>
+      <c r="I199" s="1"/>
+      <c r="J199" s="1"/>
+      <c r="K199" s="1"/>
+      <c r="L199" s="1"/>
+      <c r="M199" s="1"/>
+      <c r="N199" s="1"/>
+      <c r="O199" s="1"/>
+      <c r="P199" s="1"/>
+      <c r="Q199" s="1"/>
+      <c r="R199" s="1"/>
+      <c r="S199" s="1"/>
+      <c r="T199" s="1"/>
+      <c r="U199" s="2"/>
+      <c r="V199" s="2"/>
+      <c r="W199" s="2"/>
+      <c r="X199" s="1"/>
+      <c r="Y199" s="1"/>
+      <c r="Z199" s="1"/>
+      <c r="AA199" s="1"/>
+      <c r="AB199" s="1"/>
+    </row>
+    <row r="200" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A200" s="1"/>
+      <c r="B200" s="1"/>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1"/>
+      <c r="F200" s="1"/>
+      <c r="G200" s="1"/>
+      <c r="H200" s="1"/>
+      <c r="I200" s="1"/>
+      <c r="J200" s="1"/>
+      <c r="K200" s="1"/>
+      <c r="L200" s="1"/>
+      <c r="M200" s="1"/>
+      <c r="N200" s="1"/>
+      <c r="O200" s="1"/>
+      <c r="P200" s="1"/>
+      <c r="Q200" s="1"/>
+      <c r="R200" s="1"/>
+      <c r="S200" s="1"/>
+      <c r="T200" s="1"/>
+      <c r="U200" s="2"/>
+      <c r="V200" s="2"/>
+      <c r="W200" s="2"/>
+      <c r="X200" s="1"/>
+      <c r="Y200" s="1"/>
+      <c r="Z200" s="1"/>
+      <c r="AA200" s="1"/>
+      <c r="AB200" s="1"/>
+    </row>
+    <row r="201" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A201" s="1"/>
+      <c r="B201" s="1"/>
+      <c r="C201" s="1"/>
+      <c r="D201" s="1"/>
+      <c r="E201" s="1"/>
+      <c r="F201" s="1"/>
+      <c r="G201" s="1"/>
+      <c r="H201" s="1"/>
+      <c r="I201" s="1"/>
+      <c r="J201" s="1"/>
+      <c r="K201" s="1"/>
+      <c r="L201" s="1"/>
+      <c r="M201" s="1"/>
+      <c r="N201" s="1"/>
+      <c r="O201" s="1"/>
+      <c r="P201" s="1"/>
+      <c r="Q201" s="1"/>
+      <c r="R201" s="1"/>
+      <c r="S201" s="1"/>
+      <c r="T201" s="1"/>
+      <c r="U201" s="2"/>
+      <c r="V201" s="2"/>
+      <c r="W201" s="2"/>
+      <c r="X201" s="1"/>
+      <c r="Y201" s="1"/>
+      <c r="Z201" s="1"/>
+      <c r="AA201" s="1"/>
+      <c r="AB201" s="1"/>
+    </row>
+    <row r="202" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A202" s="1"/>
+      <c r="B202" s="1"/>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1"/>
+      <c r="F202" s="1"/>
+      <c r="G202" s="1"/>
+      <c r="H202" s="1"/>
+      <c r="I202" s="1"/>
+      <c r="J202" s="1"/>
+      <c r="K202" s="1"/>
+      <c r="L202" s="1"/>
+      <c r="M202" s="1"/>
+      <c r="N202" s="1"/>
+      <c r="O202" s="1"/>
+      <c r="P202" s="1"/>
+      <c r="Q202" s="1"/>
+      <c r="R202" s="1"/>
+      <c r="S202" s="1"/>
+      <c r="T202" s="1"/>
+      <c r="U202" s="2"/>
+      <c r="V202" s="2"/>
+      <c r="W202" s="2"/>
+      <c r="X202" s="1"/>
+      <c r="Y202" s="1"/>
+      <c r="Z202" s="1"/>
+      <c r="AA202" s="1"/>
+      <c r="AB202" s="1"/>
+    </row>
+    <row r="203" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A203" s="1"/>
+      <c r="B203" s="1"/>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1"/>
+      <c r="F203" s="1"/>
+      <c r="G203" s="1"/>
+      <c r="H203" s="1"/>
+      <c r="I203" s="1"/>
+      <c r="J203" s="1"/>
+      <c r="K203" s="1"/>
+      <c r="L203" s="1"/>
+      <c r="M203" s="1"/>
+      <c r="N203" s="1"/>
+      <c r="O203" s="1"/>
+      <c r="P203" s="1"/>
+      <c r="Q203" s="1"/>
+      <c r="R203" s="1"/>
+      <c r="S203" s="1"/>
+      <c r="T203" s="1"/>
+      <c r="U203" s="2"/>
+      <c r="V203" s="2"/>
+      <c r="W203" s="2"/>
+      <c r="X203" s="1"/>
+      <c r="Y203" s="1"/>
+      <c r="Z203" s="1"/>
+      <c r="AA203" s="1"/>
+      <c r="AB203" s="1"/>
+    </row>
+    <row r="204" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A204" s="1"/>
+      <c r="B204" s="1"/>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1"/>
+      <c r="F204" s="1"/>
+      <c r="G204" s="1"/>
+      <c r="H204" s="1"/>
+      <c r="I204" s="1"/>
+      <c r="J204" s="1"/>
+      <c r="K204" s="1"/>
+      <c r="L204" s="1"/>
+      <c r="M204" s="1"/>
+      <c r="N204" s="1"/>
+      <c r="O204" s="1"/>
+      <c r="P204" s="1"/>
+      <c r="Q204" s="1"/>
+      <c r="R204" s="1"/>
+      <c r="S204" s="1"/>
+      <c r="T204" s="1"/>
+      <c r="U204" s="2"/>
+      <c r="V204" s="2"/>
+      <c r="W204" s="2"/>
+      <c r="X204" s="1"/>
+      <c r="Y204" s="1"/>
+      <c r="Z204" s="1"/>
+      <c r="AA204" s="1"/>
+      <c r="AB204" s="1"/>
+    </row>
+    <row r="205" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A205" s="1"/>
+      <c r="B205" s="1"/>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1"/>
+      <c r="F205" s="1"/>
+      <c r="G205" s="1"/>
+      <c r="H205" s="1"/>
+      <c r="I205" s="1"/>
+      <c r="J205" s="1"/>
+      <c r="K205" s="1"/>
+      <c r="L205" s="1"/>
+      <c r="M205" s="1"/>
+      <c r="N205" s="1"/>
+      <c r="O205" s="1"/>
+      <c r="P205" s="1"/>
+      <c r="Q205" s="1"/>
+      <c r="R205" s="1"/>
+      <c r="S205" s="1"/>
+      <c r="T205" s="1"/>
+      <c r="U205" s="2"/>
+      <c r="V205" s="2"/>
+      <c r="W205" s="2"/>
+      <c r="X205" s="1"/>
+      <c r="Y205" s="1"/>
+      <c r="Z205" s="1"/>
+      <c r="AA205" s="1"/>
+      <c r="AB205" s="1"/>
+    </row>
+    <row r="206" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A206" s="1"/>
+      <c r="B206" s="1"/>
+      <c r="C206" s="1"/>
+      <c r="D206" s="1"/>
+      <c r="E206" s="1"/>
+      <c r="F206" s="1"/>
+      <c r="G206" s="1"/>
+      <c r="H206" s="1"/>
+      <c r="I206" s="1"/>
+      <c r="J206" s="1"/>
+      <c r="K206" s="1"/>
+      <c r="L206" s="1"/>
+      <c r="M206" s="1"/>
+      <c r="N206" s="1"/>
+      <c r="O206" s="1"/>
+      <c r="P206" s="1"/>
+      <c r="Q206" s="1"/>
+      <c r="R206" s="1"/>
+      <c r="S206" s="1"/>
+      <c r="T206" s="1"/>
+      <c r="U206" s="2"/>
+      <c r="V206" s="2"/>
+      <c r="W206" s="2"/>
+      <c r="X206" s="1"/>
+      <c r="Y206" s="1"/>
+      <c r="Z206" s="1"/>
+      <c r="AA206" s="1"/>
+      <c r="AB206" s="1"/>
+    </row>
+    <row r="207" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A207" s="1"/>
+      <c r="B207" s="1"/>
+      <c r="C207" s="1"/>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1"/>
+      <c r="F207" s="1"/>
+      <c r="G207" s="1"/>
+      <c r="H207" s="1"/>
+      <c r="I207" s="1"/>
+      <c r="J207" s="1"/>
+      <c r="K207" s="1"/>
+      <c r="L207" s="1"/>
+      <c r="M207" s="1"/>
+      <c r="N207" s="1"/>
+      <c r="O207" s="1"/>
+      <c r="P207" s="1"/>
+      <c r="Q207" s="1"/>
+      <c r="R207" s="1"/>
+      <c r="S207" s="1"/>
+      <c r="T207" s="1"/>
+      <c r="U207" s="2"/>
+      <c r="V207" s="2"/>
+      <c r="W207" s="2"/>
+      <c r="X207" s="1"/>
+      <c r="Y207" s="1"/>
+      <c r="Z207" s="1"/>
+      <c r="AA207" s="1"/>
+      <c r="AB207" s="1"/>
+    </row>
+    <row r="208" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A208" s="1"/>
+      <c r="B208" s="1"/>
+      <c r="C208" s="1"/>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1"/>
+      <c r="F208" s="1"/>
+      <c r="G208" s="1"/>
+      <c r="H208" s="1"/>
+      <c r="I208" s="1"/>
+      <c r="J208" s="1"/>
+      <c r="K208" s="1"/>
+      <c r="L208" s="1"/>
+      <c r="M208" s="1"/>
+      <c r="N208" s="1"/>
+      <c r="O208" s="1"/>
+      <c r="P208" s="1"/>
+      <c r="Q208" s="1"/>
+      <c r="R208" s="1"/>
+      <c r="S208" s="1"/>
+      <c r="T208" s="1"/>
+      <c r="U208" s="2"/>
+      <c r="V208" s="2"/>
+      <c r="W208" s="2"/>
+      <c r="X208" s="1"/>
+      <c r="Y208" s="1"/>
+      <c r="Z208" s="1"/>
+      <c r="AA208" s="1"/>
+      <c r="AB208" s="1"/>
+    </row>
+    <row r="209" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A209" s="1"/>
+      <c r="B209" s="1"/>
+      <c r="C209" s="1"/>
+      <c r="D209" s="1"/>
+      <c r="E209" s="1"/>
+      <c r="F209" s="1"/>
+      <c r="G209" s="1"/>
+      <c r="H209" s="1"/>
+      <c r="I209" s="1"/>
+      <c r="J209" s="1"/>
+      <c r="K209" s="1"/>
+      <c r="L209" s="1"/>
+      <c r="M209" s="1"/>
+      <c r="N209" s="1"/>
+      <c r="O209" s="1"/>
+      <c r="P209" s="1"/>
+      <c r="Q209" s="1"/>
+      <c r="R209" s="1"/>
+      <c r="S209" s="1"/>
+      <c r="T209" s="1"/>
+      <c r="U209" s="2"/>
+      <c r="V209" s="2"/>
+      <c r="W209" s="2"/>
+      <c r="X209" s="1"/>
+      <c r="Y209" s="1"/>
+      <c r="Z209" s="1"/>
+      <c r="AA209" s="1"/>
+      <c r="AB209" s="1"/>
+    </row>
+    <row r="210" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A210" s="1"/>
+      <c r="B210" s="1"/>
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1"/>
+      <c r="F210" s="1"/>
+      <c r="G210" s="1"/>
+      <c r="H210" s="1"/>
+      <c r="I210" s="1"/>
+      <c r="J210" s="1"/>
+      <c r="K210" s="1"/>
+      <c r="L210" s="1"/>
+      <c r="M210" s="1"/>
+      <c r="N210" s="1"/>
+      <c r="O210" s="1"/>
+      <c r="P210" s="1"/>
+      <c r="Q210" s="1"/>
+      <c r="R210" s="1"/>
+      <c r="S210" s="1"/>
+      <c r="T210" s="1"/>
+      <c r="U210" s="2"/>
+      <c r="V210" s="2"/>
+      <c r="W210" s="2"/>
+      <c r="X210" s="1"/>
+      <c r="Y210" s="1"/>
+      <c r="Z210" s="1"/>
+      <c r="AA210" s="1"/>
+      <c r="AB210" s="1"/>
+    </row>
+    <row r="211" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A211" s="1"/>
+      <c r="B211" s="1"/>
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1"/>
+      <c r="F211" s="1"/>
+      <c r="G211" s="1"/>
+      <c r="H211" s="1"/>
+      <c r="I211" s="1"/>
+      <c r="J211" s="1"/>
+      <c r="K211" s="1"/>
+      <c r="L211" s="1"/>
+      <c r="M211" s="1"/>
+      <c r="N211" s="1"/>
+      <c r="O211" s="1"/>
+      <c r="P211" s="1"/>
+      <c r="Q211" s="1"/>
+      <c r="R211" s="1"/>
+      <c r="S211" s="1"/>
+      <c r="T211" s="1"/>
+      <c r="U211" s="2"/>
+      <c r="V211" s="2"/>
+      <c r="W211" s="2"/>
+      <c r="X211" s="1"/>
+      <c r="Y211" s="1"/>
+      <c r="Z211" s="1"/>
+      <c r="AA211" s="1"/>
+      <c r="AB211" s="1"/>
+    </row>
+    <row r="212" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A212" s="1"/>
+      <c r="B212" s="1"/>
+      <c r="C212" s="1"/>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1"/>
+      <c r="F212" s="1"/>
+      <c r="G212" s="1"/>
+      <c r="H212" s="1"/>
+      <c r="I212" s="1"/>
+      <c r="J212" s="1"/>
+      <c r="K212" s="1"/>
+      <c r="L212" s="1"/>
+      <c r="M212" s="1"/>
+      <c r="N212" s="1"/>
+      <c r="O212" s="1"/>
+      <c r="P212" s="1"/>
+      <c r="Q212" s="1"/>
+      <c r="R212" s="1"/>
+      <c r="S212" s="1"/>
+      <c r="T212" s="1"/>
+      <c r="U212" s="2"/>
+      <c r="V212" s="2"/>
+      <c r="W212" s="2"/>
+      <c r="X212" s="1"/>
+      <c r="Y212" s="1"/>
+      <c r="Z212" s="1"/>
+      <c r="AA212" s="1"/>
+      <c r="AB212" s="1"/>
+    </row>
+    <row r="213" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A213" s="1"/>
+      <c r="B213" s="1"/>
+      <c r="C213" s="1"/>
+      <c r="D213" s="1"/>
+      <c r="E213" s="1"/>
+      <c r="F213" s="1"/>
+      <c r="G213" s="1"/>
+      <c r="H213" s="1"/>
+      <c r="I213" s="1"/>
+      <c r="J213" s="1"/>
+      <c r="K213" s="1"/>
+      <c r="L213" s="1"/>
+      <c r="M213" s="1"/>
+      <c r="N213" s="1"/>
+      <c r="O213" s="1"/>
+      <c r="P213" s="1"/>
+      <c r="Q213" s="1"/>
+      <c r="R213" s="1"/>
+      <c r="S213" s="1"/>
+      <c r="T213" s="1"/>
+      <c r="U213" s="2"/>
+      <c r="V213" s="2"/>
+      <c r="W213" s="2"/>
+      <c r="X213" s="1"/>
+      <c r="Y213" s="1"/>
+      <c r="Z213" s="1"/>
+      <c r="AA213" s="1"/>
+      <c r="AB213" s="1"/>
+    </row>
+    <row r="214" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A214" s="1"/>
+      <c r="B214" s="1"/>
+      <c r="C214" s="1"/>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1"/>
+      <c r="F214" s="1"/>
+      <c r="G214" s="1"/>
+      <c r="H214" s="1"/>
+      <c r="I214" s="1"/>
+      <c r="J214" s="1"/>
+      <c r="K214" s="1"/>
+      <c r="L214" s="1"/>
+      <c r="M214" s="1"/>
+      <c r="N214" s="1"/>
+      <c r="O214" s="1"/>
+      <c r="P214" s="1"/>
+      <c r="Q214" s="1"/>
+      <c r="R214" s="1"/>
+      <c r="S214" s="1"/>
+      <c r="T214" s="1"/>
+      <c r="U214" s="2"/>
+      <c r="V214" s="2"/>
+      <c r="W214" s="2"/>
+      <c r="X214" s="1"/>
+      <c r="Y214" s="1"/>
+      <c r="Z214" s="1"/>
+      <c r="AA214" s="1"/>
+      <c r="AB214" s="1"/>
+    </row>
+    <row r="215" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A215" s="1"/>
+      <c r="B215" s="1"/>
+      <c r="C215" s="1"/>
+      <c r="D215" s="1"/>
+      <c r="E215" s="1"/>
+      <c r="F215" s="1"/>
+      <c r="G215" s="1"/>
+      <c r="H215" s="1"/>
+      <c r="I215" s="1"/>
+      <c r="J215" s="1"/>
+      <c r="K215" s="1"/>
+      <c r="L215" s="1"/>
+      <c r="M215" s="1"/>
+      <c r="N215" s="1"/>
+      <c r="O215" s="1"/>
+      <c r="P215" s="1"/>
+      <c r="Q215" s="1"/>
+      <c r="R215" s="1"/>
+      <c r="S215" s="1"/>
+      <c r="T215" s="1"/>
+      <c r="U215" s="2"/>
+      <c r="V215" s="2"/>
+      <c r="W215" s="2"/>
+      <c r="X215" s="1"/>
+      <c r="Y215" s="1"/>
+      <c r="Z215" s="1"/>
+      <c r="AA215" s="1"/>
+      <c r="AB215" s="1"/>
+    </row>
+    <row r="216" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A216" s="1"/>
+      <c r="B216" s="1"/>
+      <c r="C216" s="1"/>
+      <c r="D216" s="1"/>
+      <c r="E216" s="1"/>
+      <c r="F216" s="1"/>
+      <c r="G216" s="1"/>
+      <c r="H216" s="1"/>
+      <c r="I216" s="1"/>
+      <c r="J216" s="1"/>
+      <c r="K216" s="1"/>
+      <c r="L216" s="1"/>
+      <c r="M216" s="1"/>
+      <c r="N216" s="1"/>
+      <c r="O216" s="1"/>
+      <c r="P216" s="1"/>
+      <c r="Q216" s="1"/>
+      <c r="R216" s="1"/>
+      <c r="S216" s="1"/>
+      <c r="T216" s="1"/>
+      <c r="U216" s="2"/>
+      <c r="V216" s="2"/>
+      <c r="W216" s="2"/>
+      <c r="X216" s="1"/>
+      <c r="Y216" s="1"/>
+      <c r="Z216" s="1"/>
+      <c r="AA216" s="1"/>
+      <c r="AB216" s="1"/>
+    </row>
+    <row r="217" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S217" s="9"/>
+      <c r="U217" s="2"/>
+      <c r="V217" s="2"/>
+      <c r="W217" s="2"/>
+      <c r="X217" s="1"/>
+      <c r="Y217" s="1"/>
+      <c r="Z217" s="1"/>
+      <c r="AA217" s="1"/>
+      <c r="AB217" s="1"/>
+    </row>
+    <row r="218" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S218" s="9"/>
+      <c r="U218" s="2"/>
+      <c r="V218" s="2"/>
+      <c r="W218" s="2"/>
+      <c r="X218" s="1"/>
+      <c r="Y218" s="1"/>
+      <c r="Z218" s="1"/>
+      <c r="AA218" s="1"/>
+      <c r="AB218" s="1"/>
+    </row>
+    <row r="219" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S219" s="9"/>
+      <c r="U219" s="2"/>
+      <c r="V219" s="2"/>
+      <c r="W219" s="2"/>
+      <c r="X219" s="1"/>
+      <c r="Y219" s="1"/>
+      <c r="Z219" s="1"/>
+      <c r="AA219" s="1"/>
+      <c r="AB219" s="1"/>
+    </row>
+    <row r="220" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S220" s="9"/>
+      <c r="U220" s="2"/>
+      <c r="V220" s="2"/>
+      <c r="W220" s="2"/>
+      <c r="X220" s="1"/>
+      <c r="Y220" s="1"/>
+      <c r="Z220" s="1"/>
+      <c r="AA220" s="1"/>
+      <c r="AB220" s="1"/>
+    </row>
+    <row r="221" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S221" s="9"/>
+      <c r="U221" s="2"/>
+      <c r="V221" s="2"/>
+      <c r="W221" s="2"/>
+      <c r="X221" s="1"/>
+      <c r="Y221" s="1"/>
+      <c r="Z221" s="1"/>
+      <c r="AA221" s="1"/>
+      <c r="AB221" s="1"/>
+    </row>
+    <row r="222" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S222" s="9"/>
+      <c r="U222" s="2"/>
+      <c r="V222" s="2"/>
+      <c r="W222" s="2"/>
+      <c r="X222" s="1"/>
+      <c r="Y222" s="1"/>
+      <c r="Z222" s="1"/>
+      <c r="AA222" s="1"/>
+      <c r="AB222" s="1"/>
+    </row>
+    <row r="223" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S223" s="9"/>
+      <c r="U223" s="2"/>
+      <c r="V223" s="2"/>
+      <c r="W223" s="2"/>
+      <c r="X223" s="1"/>
+      <c r="Y223" s="1"/>
+      <c r="Z223" s="1"/>
+      <c r="AA223" s="1"/>
+      <c r="AB223" s="1"/>
+    </row>
+    <row r="224" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S224" s="9"/>
+      <c r="U224" s="2"/>
+      <c r="V224" s="2"/>
+      <c r="W224" s="2"/>
+      <c r="X224" s="1"/>
+      <c r="Y224" s="1"/>
+      <c r="Z224" s="1"/>
+      <c r="AA224" s="1"/>
+      <c r="AB224" s="1"/>
+    </row>
+    <row r="225" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S225" s="9"/>
+      <c r="U225" s="2"/>
+      <c r="V225" s="2"/>
+      <c r="W225" s="2"/>
+      <c r="X225" s="1"/>
+      <c r="Y225" s="1"/>
+      <c r="Z225" s="1"/>
+      <c r="AA225" s="1"/>
+      <c r="AB225" s="1"/>
+    </row>
+    <row r="226" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S226" s="9"/>
+      <c r="U226" s="2"/>
+      <c r="V226" s="2"/>
+      <c r="W226" s="2"/>
+      <c r="X226" s="1"/>
+      <c r="Y226" s="1"/>
+      <c r="Z226" s="1"/>
+      <c r="AA226" s="1"/>
+      <c r="AB226" s="1"/>
+    </row>
+    <row r="227" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S227" s="9"/>
+      <c r="U227" s="2"/>
+      <c r="V227" s="2"/>
+      <c r="W227" s="2"/>
+      <c r="X227" s="1"/>
+      <c r="Y227" s="1"/>
+      <c r="Z227" s="1"/>
+      <c r="AA227" s="1"/>
+      <c r="AB227" s="1"/>
+    </row>
+    <row r="228" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S228" s="9"/>
+      <c r="U228" s="2"/>
+      <c r="V228" s="2"/>
+      <c r="W228" s="2"/>
+      <c r="X228" s="1"/>
+      <c r="Y228" s="1"/>
+      <c r="Z228" s="1"/>
+      <c r="AA228" s="1"/>
+      <c r="AB228" s="1"/>
+    </row>
+    <row r="229" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S229" s="9"/>
+      <c r="U229" s="2"/>
+      <c r="V229" s="2"/>
+      <c r="W229" s="2"/>
+      <c r="X229" s="1"/>
+      <c r="Y229" s="1"/>
+      <c r="Z229" s="1"/>
+      <c r="AA229" s="1"/>
+      <c r="AB229" s="1"/>
+    </row>
+    <row r="230" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="S230" s="9"/>
+      <c r="U230" s="2"/>
+      <c r="V230" s="2"/>
+      <c r="W230" s="2"/>
+      <c r="X230" s="1"/>
+      <c r="Y230" s="1"/>
+      <c r="Z230" s="1"/>
+      <c r="AA230" s="1"/>
+      <c r="AB230" s="1"/>
+    </row>
+    <row r="231" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S231" s="9"/>
+      <c r="U231" s="10"/>
+      <c r="V231" s="10"/>
+      <c r="W231" s="10"/>
+    </row>
+    <row r="232" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S232" s="9"/>
+      <c r="U232" s="10"/>
+      <c r="V232" s="10"/>
+      <c r="W232" s="10"/>
+    </row>
+    <row r="233" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S233" s="9"/>
+      <c r="U233" s="10"/>
+      <c r="V233" s="10"/>
+      <c r="W233" s="10"/>
+    </row>
+    <row r="234" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S234" s="9"/>
+      <c r="U234" s="10"/>
+      <c r="V234" s="10"/>
+      <c r="W234" s="10"/>
+    </row>
+    <row r="235" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S235" s="9"/>
+      <c r="U235" s="10"/>
+      <c r="V235" s="10"/>
+      <c r="W235" s="10"/>
+    </row>
+    <row r="236" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S236" s="9"/>
+      <c r="U236" s="10"/>
+      <c r="V236" s="10"/>
+      <c r="W236" s="10"/>
+    </row>
+    <row r="237" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S237" s="9"/>
+      <c r="U237" s="10"/>
+      <c r="V237" s="10"/>
+      <c r="W237" s="10"/>
+    </row>
+    <row r="238" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S238" s="9"/>
+      <c r="U238" s="10"/>
+      <c r="V238" s="10"/>
+      <c r="W238" s="10"/>
+    </row>
+    <row r="239" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S239" s="9"/>
+      <c r="U239" s="10"/>
+      <c r="V239" s="10"/>
+      <c r="W239" s="10"/>
+    </row>
+    <row r="240" spans="19:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S240" s="9"/>
+      <c r="U240" s="10"/>
+      <c r="V240" s="10"/>
+      <c r="W240" s="10"/>
+    </row>
+    <row r="241" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S241" s="9"/>
+      <c r="U241" s="10"/>
+      <c r="V241" s="10"/>
+      <c r="W241" s="10"/>
+    </row>
+    <row r="242" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S242" s="9"/>
+      <c r="U242" s="10"/>
+      <c r="V242" s="10"/>
+      <c r="W242" s="10"/>
+    </row>
+    <row r="243" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S243" s="9"/>
+      <c r="U243" s="10"/>
+      <c r="V243" s="10"/>
+      <c r="W243" s="10"/>
+    </row>
+    <row r="244" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S244" s="9"/>
+      <c r="U244" s="10"/>
+      <c r="V244" s="10"/>
+      <c r="W244" s="10"/>
+    </row>
+    <row r="245" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S245" s="9"/>
+      <c r="U245" s="10"/>
+      <c r="V245" s="10"/>
+      <c r="W245" s="10"/>
+    </row>
+    <row r="246" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S246" s="9"/>
+      <c r="U246" s="10"/>
+      <c r="V246" s="10"/>
+      <c r="W246" s="10"/>
+    </row>
+    <row r="247" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S247" s="9"/>
+      <c r="U247" s="10"/>
+      <c r="V247" s="10"/>
+      <c r="W247" s="10"/>
+    </row>
+    <row r="248" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S248" s="9"/>
+      <c r="U248" s="10"/>
+      <c r="V248" s="10"/>
+      <c r="W248" s="10"/>
+    </row>
+    <row r="249" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S249" s="9"/>
+      <c r="U249" s="10"/>
+      <c r="V249" s="10"/>
+      <c r="W249" s="10"/>
+    </row>
+    <row r="250" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S250" s="9"/>
+      <c r="U250" s="10"/>
+      <c r="V250" s="10"/>
+      <c r="W250" s="10"/>
+    </row>
+    <row r="251" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S251" s="9"/>
+      <c r="U251" s="10"/>
+      <c r="V251" s="10"/>
+      <c r="W251" s="10"/>
+    </row>
+    <row r="252" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S252" s="9"/>
+      <c r="U252" s="10"/>
+      <c r="V252" s="10"/>
+      <c r="W252" s="10"/>
+    </row>
+    <row r="253" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S253" s="9"/>
+      <c r="U253" s="10"/>
+      <c r="V253" s="10"/>
+      <c r="W253" s="10"/>
+    </row>
+    <row r="254" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S254" s="9"/>
+      <c r="U254" s="10"/>
+      <c r="V254" s="10"/>
+      <c r="W254" s="10"/>
+    </row>
+    <row r="255" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S255" s="9"/>
+      <c r="U255" s="10"/>
+      <c r="V255" s="10"/>
+      <c r="W255" s="10"/>
+    </row>
+    <row r="256" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S256" s="9"/>
+      <c r="U256" s="10"/>
+      <c r="V256" s="10"/>
+      <c r="W256" s="10"/>
+    </row>
+    <row r="257" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S257" s="9"/>
+      <c r="U257" s="10"/>
+      <c r="V257" s="10"/>
+      <c r="W257" s="10"/>
+    </row>
+    <row r="258" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S258" s="9"/>
+      <c r="U258" s="10"/>
+      <c r="V258" s="10"/>
+      <c r="W258" s="10"/>
+    </row>
+    <row r="259" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S259" s="9"/>
+      <c r="U259" s="10"/>
+      <c r="V259" s="10"/>
+      <c r="W259" s="10"/>
+    </row>
+    <row r="260" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S260" s="9"/>
+      <c r="U260" s="10"/>
+      <c r="V260" s="10"/>
+      <c r="W260" s="10"/>
+    </row>
+    <row r="261" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S261" s="9"/>
+      <c r="U261" s="10"/>
+      <c r="V261" s="10"/>
+      <c r="W261" s="10"/>
+    </row>
+    <row r="262" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S262" s="9"/>
+      <c r="U262" s="10"/>
+      <c r="V262" s="10"/>
+      <c r="W262" s="10"/>
+    </row>
+    <row r="263" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S263" s="9"/>
+      <c r="U263" s="10"/>
+      <c r="V263" s="10"/>
+      <c r="W263" s="10"/>
+    </row>
+    <row r="264" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S264" s="9"/>
+      <c r="U264" s="10"/>
+      <c r="V264" s="10"/>
+      <c r="W264" s="10"/>
+    </row>
+    <row r="265" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S265" s="9"/>
+      <c r="U265" s="10"/>
+      <c r="V265" s="10"/>
+      <c r="W265" s="10"/>
+    </row>
+    <row r="266" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S266" s="9"/>
+      <c r="U266" s="10"/>
+      <c r="V266" s="10"/>
+      <c r="W266" s="10"/>
+    </row>
+    <row r="267" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S267" s="9"/>
+      <c r="U267" s="10"/>
+      <c r="V267" s="10"/>
+      <c r="W267" s="10"/>
+    </row>
+    <row r="268" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S268" s="9"/>
+      <c r="U268" s="10"/>
+      <c r="V268" s="10"/>
+      <c r="W268" s="10"/>
+    </row>
+    <row r="269" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S269" s="9"/>
+      <c r="U269" s="10"/>
+      <c r="V269" s="10"/>
+      <c r="W269" s="10"/>
+    </row>
+    <row r="270" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S270" s="9"/>
+      <c r="U270" s="10"/>
+      <c r="V270" s="10"/>
+      <c r="W270" s="10"/>
+    </row>
+    <row r="271" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="S271" s="9"/>
+      <c r="U271" s="10"/>
+      <c r="V271" s="10"/>
+      <c r="W271" s="10"/>
+    </row>
+    <row r="272" spans="19:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U272" s="10"/>
+      <c r="V272" s="10"/>
+      <c r="W272" s="10"/>
+    </row>
+    <row r="273" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U273" s="10"/>
+      <c r="V273" s="10"/>
+      <c r="W273" s="10"/>
+    </row>
+    <row r="274" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U274" s="10"/>
+      <c r="V274" s="10"/>
+      <c r="W274" s="10"/>
+    </row>
+    <row r="275" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U275" s="10"/>
+      <c r="V275" s="10"/>
+      <c r="W275" s="10"/>
+    </row>
+    <row r="276" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U276" s="10"/>
+      <c r="V276" s="10"/>
+      <c r="W276" s="10"/>
+    </row>
+    <row r="277" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U277" s="10"/>
+      <c r="V277" s="10"/>
+      <c r="W277" s="10"/>
+    </row>
+    <row r="278" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U278" s="10"/>
+      <c r="V278" s="10"/>
+      <c r="W278" s="10"/>
+    </row>
+    <row r="279" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U279" s="10"/>
+      <c r="V279" s="10"/>
+      <c r="W279" s="10"/>
+    </row>
+    <row r="280" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U280" s="10"/>
+      <c r="V280" s="10"/>
+      <c r="W280" s="10"/>
+    </row>
+    <row r="281" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U281" s="10"/>
+      <c r="V281" s="10"/>
+      <c r="W281" s="10"/>
+    </row>
+    <row r="282" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U282" s="10"/>
+      <c r="V282" s="10"/>
+      <c r="W282" s="10"/>
+    </row>
+    <row r="283" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U283" s="10"/>
+      <c r="V283" s="10"/>
+      <c r="W283" s="10"/>
+    </row>
+    <row r="284" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U284" s="10"/>
+      <c r="V284" s="10"/>
+      <c r="W284" s="10"/>
+    </row>
+    <row r="285" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U285" s="10"/>
+      <c r="V285" s="10"/>
+      <c r="W285" s="10"/>
+    </row>
+    <row r="286" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U286" s="10"/>
+      <c r="V286" s="10"/>
+      <c r="W286" s="10"/>
+    </row>
+    <row r="287" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U287" s="10"/>
+      <c r="V287" s="10"/>
+      <c r="W287" s="10"/>
+    </row>
+    <row r="288" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U288" s="10"/>
+      <c r="V288" s="10"/>
+      <c r="W288" s="10"/>
+    </row>
+    <row r="289" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U289" s="10"/>
+      <c r="V289" s="10"/>
+      <c r="W289" s="10"/>
+    </row>
+    <row r="290" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U290" s="10"/>
+      <c r="V290" s="10"/>
+      <c r="W290" s="10"/>
+    </row>
+    <row r="291" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U291" s="10"/>
+      <c r="V291" s="10"/>
+      <c r="W291" s="10"/>
+    </row>
+    <row r="292" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U292" s="10"/>
+      <c r="V292" s="10"/>
+      <c r="W292" s="10"/>
+    </row>
+    <row r="293" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U293" s="10"/>
+      <c r="V293" s="10"/>
+      <c r="W293" s="10"/>
+    </row>
+    <row r="294" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U294" s="10"/>
+      <c r="V294" s="10"/>
+      <c r="W294" s="10"/>
+    </row>
+    <row r="295" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U295" s="10"/>
+      <c r="V295" s="10"/>
+      <c r="W295" s="10"/>
+    </row>
+    <row r="296" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U296" s="10"/>
+      <c r="V296" s="10"/>
+      <c r="W296" s="10"/>
+    </row>
+    <row r="297" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U297" s="10"/>
+      <c r="V297" s="10"/>
+      <c r="W297" s="10"/>
+    </row>
+    <row r="298" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U298" s="10"/>
+      <c r="V298" s="10"/>
+      <c r="W298" s="10"/>
+    </row>
+    <row r="299" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U299" s="10"/>
+      <c r="V299" s="10"/>
+      <c r="W299" s="10"/>
+    </row>
+    <row r="300" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U300" s="10"/>
+      <c r="V300" s="10"/>
+      <c r="W300" s="10"/>
+    </row>
+    <row r="301" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U301" s="10"/>
+      <c r="V301" s="10"/>
+      <c r="W301" s="10"/>
+    </row>
+    <row r="302" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U302" s="10"/>
+      <c r="V302" s="10"/>
+      <c r="W302" s="10"/>
+    </row>
+    <row r="303" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U303" s="10"/>
+      <c r="V303" s="10"/>
+      <c r="W303" s="10"/>
+    </row>
+    <row r="304" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U304" s="10"/>
+      <c r="V304" s="10"/>
+      <c r="W304" s="10"/>
+    </row>
+    <row r="305" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U305" s="10"/>
+      <c r="V305" s="10"/>
+      <c r="W305" s="10"/>
+    </row>
+    <row r="306" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U306" s="10"/>
+      <c r="V306" s="10"/>
+      <c r="W306" s="10"/>
+    </row>
+    <row r="307" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U307" s="10"/>
+      <c r="V307" s="10"/>
+      <c r="W307" s="10"/>
+    </row>
+    <row r="308" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U308" s="10"/>
+      <c r="V308" s="10"/>
+      <c r="W308" s="10"/>
+    </row>
+    <row r="309" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U309" s="10"/>
+      <c r="V309" s="10"/>
+      <c r="W309" s="10"/>
+    </row>
+    <row r="310" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U310" s="10"/>
+      <c r="V310" s="10"/>
+      <c r="W310" s="10"/>
+    </row>
+    <row r="311" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U311" s="10"/>
+      <c r="V311" s="10"/>
+      <c r="W311" s="10"/>
+    </row>
+    <row r="312" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U312" s="10"/>
+      <c r="V312" s="10"/>
+      <c r="W312" s="10"/>
+    </row>
+    <row r="313" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U313" s="10"/>
+      <c r="V313" s="10"/>
+      <c r="W313" s="10"/>
+    </row>
+    <row r="314" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U314" s="10"/>
+      <c r="V314" s="10"/>
+      <c r="W314" s="10"/>
+    </row>
+    <row r="315" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U315" s="10"/>
+      <c r="V315" s="10"/>
+      <c r="W315" s="10"/>
+    </row>
+    <row r="316" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U316" s="10"/>
+      <c r="V316" s="10"/>
+      <c r="W316" s="10"/>
+    </row>
+    <row r="317" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U317" s="10"/>
+      <c r="V317" s="10"/>
+      <c r="W317" s="10"/>
+    </row>
+    <row r="318" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U318" s="10"/>
+      <c r="V318" s="10"/>
+      <c r="W318" s="10"/>
+    </row>
+    <row r="319" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U319" s="10"/>
+      <c r="V319" s="10"/>
+      <c r="W319" s="10"/>
+    </row>
+    <row r="320" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U320" s="10"/>
+      <c r="V320" s="10"/>
+      <c r="W320" s="10"/>
+    </row>
+    <row r="321" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U321" s="10"/>
+      <c r="V321" s="10"/>
+      <c r="W321" s="10"/>
+    </row>
+    <row r="322" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U322" s="10"/>
+      <c r="V322" s="10"/>
+      <c r="W322" s="10"/>
+    </row>
+    <row r="323" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U323" s="10"/>
+      <c r="V323" s="10"/>
+      <c r="W323" s="10"/>
+    </row>
+    <row r="324" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U324" s="10"/>
+      <c r="V324" s="10"/>
+      <c r="W324" s="10"/>
+    </row>
+    <row r="325" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U325" s="10"/>
+      <c r="V325" s="10"/>
+      <c r="W325" s="10"/>
+    </row>
+    <row r="326" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U326" s="10"/>
+      <c r="V326" s="10"/>
+      <c r="W326" s="10"/>
+    </row>
+    <row r="327" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U327" s="10"/>
+      <c r="V327" s="10"/>
+      <c r="W327" s="10"/>
+    </row>
+    <row r="328" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U328" s="10"/>
+      <c r="V328" s="10"/>
+      <c r="W328" s="10"/>
+    </row>
+    <row r="329" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U329" s="10"/>
+      <c r="V329" s="10"/>
+      <c r="W329" s="10"/>
+    </row>
+    <row r="330" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U330" s="10"/>
+      <c r="V330" s="10"/>
+      <c r="W330" s="10"/>
+    </row>
+    <row r="331" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U331" s="10"/>
+      <c r="V331" s="10"/>
+      <c r="W331" s="10"/>
+    </row>
+    <row r="332" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U332" s="10"/>
+      <c r="V332" s="10"/>
+      <c r="W332" s="10"/>
+    </row>
+    <row r="333" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U333" s="10"/>
+      <c r="V333" s="10"/>
+      <c r="W333" s="10"/>
+    </row>
+    <row r="334" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U334" s="10"/>
+      <c r="V334" s="10"/>
+      <c r="W334" s="10"/>
+    </row>
+    <row r="335" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U335" s="10"/>
+      <c r="V335" s="10"/>
+      <c r="W335" s="10"/>
+    </row>
+    <row r="336" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U336" s="10"/>
+      <c r="V336" s="10"/>
+      <c r="W336" s="10"/>
+    </row>
+    <row r="337" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U337" s="10"/>
+      <c r="V337" s="10"/>
+      <c r="W337" s="10"/>
+    </row>
+    <row r="338" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U338" s="10"/>
+      <c r="V338" s="10"/>
+      <c r="W338" s="10"/>
+    </row>
+    <row r="339" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U339" s="10"/>
+      <c r="V339" s="10"/>
+      <c r="W339" s="10"/>
+    </row>
+    <row r="340" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U340" s="10"/>
+      <c r="V340" s="10"/>
+      <c r="W340" s="10"/>
+    </row>
+    <row r="341" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U341" s="10"/>
+      <c r="V341" s="10"/>
+      <c r="W341" s="10"/>
+    </row>
+    <row r="342" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U342" s="10"/>
+      <c r="V342" s="10"/>
+      <c r="W342" s="10"/>
+    </row>
+    <row r="343" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U343" s="10"/>
+      <c r="V343" s="10"/>
+      <c r="W343" s="10"/>
+    </row>
+    <row r="344" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U344" s="10"/>
+      <c r="V344" s="10"/>
+      <c r="W344" s="10"/>
+    </row>
+    <row r="345" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U345" s="10"/>
+      <c r="V345" s="10"/>
+      <c r="W345" s="10"/>
+    </row>
+    <row r="346" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U346" s="10"/>
+      <c r="V346" s="10"/>
+      <c r="W346" s="10"/>
+    </row>
+    <row r="347" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U347" s="10"/>
+      <c r="V347" s="10"/>
+      <c r="W347" s="10"/>
+    </row>
+    <row r="348" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U348" s="10"/>
+      <c r="V348" s="10"/>
+      <c r="W348" s="10"/>
+    </row>
+    <row r="349" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U349" s="10"/>
+      <c r="V349" s="10"/>
+      <c r="W349" s="10"/>
+    </row>
+    <row r="350" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U350" s="10"/>
+      <c r="V350" s="10"/>
+      <c r="W350" s="10"/>
+    </row>
+    <row r="351" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U351" s="10"/>
+      <c r="V351" s="10"/>
+      <c r="W351" s="10"/>
+    </row>
+    <row r="352" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U352" s="10"/>
+      <c r="V352" s="10"/>
+      <c r="W352" s="10"/>
+    </row>
+    <row r="353" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U353" s="10"/>
+      <c r="V353" s="10"/>
+      <c r="W353" s="10"/>
+    </row>
+    <row r="354" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U354" s="10"/>
+      <c r="V354" s="10"/>
+      <c r="W354" s="10"/>
+    </row>
+    <row r="355" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U355" s="10"/>
+      <c r="V355" s="10"/>
+      <c r="W355" s="10"/>
+    </row>
+    <row r="356" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U356" s="10"/>
+      <c r="V356" s="10"/>
+      <c r="W356" s="10"/>
+    </row>
+    <row r="357" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U357" s="10"/>
+      <c r="V357" s="10"/>
+      <c r="W357" s="10"/>
+    </row>
+    <row r="358" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U358" s="10"/>
+      <c r="V358" s="10"/>
+      <c r="W358" s="10"/>
+    </row>
+    <row r="359" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U359" s="10"/>
+      <c r="V359" s="10"/>
+      <c r="W359" s="10"/>
+    </row>
+    <row r="360" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U360" s="10"/>
+      <c r="V360" s="10"/>
+      <c r="W360" s="10"/>
+    </row>
+    <row r="361" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U361" s="10"/>
+      <c r="V361" s="10"/>
+      <c r="W361" s="10"/>
+    </row>
+    <row r="362" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U362" s="10"/>
+      <c r="V362" s="10"/>
+      <c r="W362" s="10"/>
+    </row>
+    <row r="363" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U363" s="10"/>
+      <c r="V363" s="10"/>
+      <c r="W363" s="10"/>
+    </row>
+    <row r="364" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U364" s="10"/>
+      <c r="V364" s="10"/>
+      <c r="W364" s="10"/>
+    </row>
+    <row r="365" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U365" s="10"/>
+      <c r="V365" s="10"/>
+      <c r="W365" s="10"/>
+    </row>
+    <row r="366" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U366" s="10"/>
+      <c r="V366" s="10"/>
+      <c r="W366" s="10"/>
+    </row>
+    <row r="367" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U367" s="10"/>
+      <c r="V367" s="10"/>
+      <c r="W367" s="10"/>
+    </row>
+    <row r="368" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U368" s="10"/>
+      <c r="V368" s="10"/>
+      <c r="W368" s="10"/>
+    </row>
+    <row r="369" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U369" s="10"/>
+      <c r="V369" s="10"/>
+      <c r="W369" s="10"/>
+    </row>
+    <row r="370" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U370" s="10"/>
+      <c r="V370" s="10"/>
+      <c r="W370" s="10"/>
+    </row>
+    <row r="371" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U371" s="10"/>
+      <c r="V371" s="10"/>
+      <c r="W371" s="10"/>
+    </row>
+    <row r="372" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U372" s="10"/>
+      <c r="V372" s="10"/>
+      <c r="W372" s="10"/>
+    </row>
+    <row r="373" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U373" s="10"/>
+      <c r="V373" s="10"/>
+      <c r="W373" s="10"/>
+    </row>
+    <row r="374" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U374" s="10"/>
+      <c r="V374" s="10"/>
+      <c r="W374" s="10"/>
+    </row>
+    <row r="375" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U375" s="10"/>
+      <c r="V375" s="10"/>
+      <c r="W375" s="10"/>
+    </row>
+    <row r="376" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U376" s="10"/>
+      <c r="V376" s="10"/>
+      <c r="W376" s="10"/>
+    </row>
+    <row r="377" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U377" s="10"/>
+      <c r="V377" s="10"/>
+      <c r="W377" s="10"/>
+    </row>
+    <row r="378" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U378" s="10"/>
+      <c r="V378" s="10"/>
+      <c r="W378" s="10"/>
+    </row>
+    <row r="379" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U379" s="10"/>
+      <c r="V379" s="10"/>
+      <c r="W379" s="10"/>
+    </row>
+    <row r="380" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U380" s="10"/>
+      <c r="V380" s="10"/>
+      <c r="W380" s="10"/>
+    </row>
+    <row r="381" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U381" s="10"/>
+      <c r="V381" s="10"/>
+      <c r="W381" s="10"/>
+    </row>
+    <row r="382" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U382" s="10"/>
+      <c r="V382" s="10"/>
+      <c r="W382" s="10"/>
+    </row>
+    <row r="383" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U383" s="10"/>
+      <c r="V383" s="10"/>
+      <c r="W383" s="10"/>
+    </row>
+    <row r="384" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U384" s="10"/>
+      <c r="V384" s="10"/>
+      <c r="W384" s="10"/>
+    </row>
+    <row r="385" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U385" s="10"/>
+      <c r="V385" s="10"/>
+      <c r="W385" s="10"/>
+    </row>
+    <row r="386" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U386" s="10"/>
+      <c r="V386" s="10"/>
+      <c r="W386" s="10"/>
+    </row>
+    <row r="387" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U387" s="10"/>
+      <c r="V387" s="10"/>
+      <c r="W387" s="10"/>
+    </row>
+    <row r="388" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U388" s="10"/>
+      <c r="V388" s="10"/>
+      <c r="W388" s="10"/>
+    </row>
+    <row r="389" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U389" s="10"/>
+      <c r="V389" s="10"/>
+      <c r="W389" s="10"/>
+    </row>
+    <row r="390" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U390" s="10"/>
+      <c r="V390" s="10"/>
+      <c r="W390" s="10"/>
+    </row>
+    <row r="391" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U391" s="10"/>
+      <c r="V391" s="10"/>
+      <c r="W391" s="10"/>
+    </row>
+    <row r="392" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U392" s="10"/>
+      <c r="V392" s="10"/>
+      <c r="W392" s="10"/>
+    </row>
+    <row r="393" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U393" s="10"/>
+      <c r="V393" s="10"/>
+      <c r="W393" s="10"/>
+    </row>
+    <row r="394" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U394" s="10"/>
+      <c r="V394" s="10"/>
+      <c r="W394" s="10"/>
+    </row>
+    <row r="395" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U395" s="10"/>
+      <c r="V395" s="10"/>
+      <c r="W395" s="10"/>
+    </row>
+    <row r="396" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U396" s="10"/>
+      <c r="V396" s="10"/>
+      <c r="W396" s="10"/>
+    </row>
+    <row r="397" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U397" s="10"/>
+      <c r="V397" s="10"/>
+      <c r="W397" s="10"/>
+    </row>
+    <row r="398" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U398" s="10"/>
+      <c r="V398" s="10"/>
+      <c r="W398" s="10"/>
+    </row>
+    <row r="399" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U399" s="10"/>
+      <c r="V399" s="10"/>
+      <c r="W399" s="10"/>
+    </row>
+    <row r="400" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U400" s="10"/>
+      <c r="V400" s="10"/>
+      <c r="W400" s="10"/>
+    </row>
+    <row r="401" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U401" s="10"/>
+      <c r="V401" s="10"/>
+      <c r="W401" s="10"/>
+    </row>
+    <row r="402" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U402" s="10"/>
+      <c r="V402" s="10"/>
+      <c r="W402" s="10"/>
+    </row>
+    <row r="403" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U403" s="10"/>
+      <c r="V403" s="10"/>
+      <c r="W403" s="10"/>
+    </row>
+    <row r="404" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U404" s="10"/>
+      <c r="V404" s="10"/>
+      <c r="W404" s="10"/>
+    </row>
+    <row r="405" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U405" s="10"/>
+      <c r="V405" s="10"/>
+      <c r="W405" s="10"/>
+    </row>
+    <row r="406" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U406" s="10"/>
+      <c r="V406" s="10"/>
+      <c r="W406" s="10"/>
+    </row>
+    <row r="407" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U407" s="10"/>
+      <c r="V407" s="10"/>
+      <c r="W407" s="10"/>
+    </row>
+    <row r="408" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U408" s="10"/>
+      <c r="V408" s="10"/>
+      <c r="W408" s="10"/>
+    </row>
+    <row r="409" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U409" s="10"/>
+      <c r="V409" s="10"/>
+      <c r="W409" s="10"/>
+    </row>
+    <row r="410" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U410" s="10"/>
+      <c r="V410" s="10"/>
+      <c r="W410" s="10"/>
+    </row>
+    <row r="411" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U411" s="10"/>
+      <c r="V411" s="10"/>
+      <c r="W411" s="10"/>
+    </row>
+    <row r="412" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U412" s="10"/>
+      <c r="V412" s="10"/>
+      <c r="W412" s="10"/>
+    </row>
+    <row r="413" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U413" s="10"/>
+      <c r="V413" s="10"/>
+      <c r="W413" s="10"/>
+    </row>
+    <row r="414" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U414" s="10"/>
+      <c r="V414" s="10"/>
+      <c r="W414" s="10"/>
+    </row>
+    <row r="415" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U415" s="10"/>
+      <c r="V415" s="10"/>
+      <c r="W415" s="10"/>
+    </row>
+    <row r="416" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U416" s="10"/>
+      <c r="V416" s="10"/>
+      <c r="W416" s="10"/>
+    </row>
+    <row r="417" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U417" s="10"/>
+      <c r="V417" s="10"/>
+      <c r="W417" s="10"/>
+    </row>
+    <row r="418" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U418" s="10"/>
+      <c r="V418" s="10"/>
+      <c r="W418" s="10"/>
+    </row>
+    <row r="419" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U419" s="10"/>
+      <c r="V419" s="10"/>
+      <c r="W419" s="10"/>
+    </row>
+    <row r="420" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U420" s="10"/>
+      <c r="V420" s="10"/>
+      <c r="W420" s="10"/>
+    </row>
+    <row r="421" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U421" s="10"/>
+      <c r="V421" s="10"/>
+      <c r="W421" s="10"/>
+    </row>
+    <row r="422" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U422" s="10"/>
+      <c r="V422" s="10"/>
+      <c r="W422" s="10"/>
+    </row>
+    <row r="423" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U423" s="10"/>
+      <c r="V423" s="10"/>
+      <c r="W423" s="10"/>
+    </row>
+    <row r="424" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U424" s="10"/>
+      <c r="V424" s="10"/>
+      <c r="W424" s="10"/>
+    </row>
+    <row r="425" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U425" s="10"/>
+      <c r="V425" s="10"/>
+      <c r="W425" s="10"/>
+    </row>
+    <row r="426" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U426" s="10"/>
+      <c r="V426" s="10"/>
+      <c r="W426" s="10"/>
+    </row>
+    <row r="427" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U427" s="10"/>
+      <c r="V427" s="10"/>
+      <c r="W427" s="10"/>
+    </row>
+    <row r="428" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U428" s="10"/>
+      <c r="V428" s="10"/>
+      <c r="W428" s="10"/>
+    </row>
+    <row r="429" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U429" s="10"/>
+      <c r="V429" s="10"/>
+      <c r="W429" s="10"/>
+    </row>
+    <row r="430" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U430" s="10"/>
+      <c r="V430" s="10"/>
+      <c r="W430" s="10"/>
+    </row>
+    <row r="431" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U431" s="10"/>
+      <c r="V431" s="10"/>
+      <c r="W431" s="10"/>
+    </row>
+    <row r="432" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U432" s="10"/>
+      <c r="V432" s="10"/>
+      <c r="W432" s="10"/>
+    </row>
+    <row r="433" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U433" s="10"/>
+      <c r="V433" s="10"/>
+      <c r="W433" s="10"/>
+    </row>
+    <row r="434" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U434" s="10"/>
+      <c r="V434" s="10"/>
+      <c r="W434" s="10"/>
+    </row>
+    <row r="435" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U435" s="10"/>
+      <c r="V435" s="10"/>
+      <c r="W435" s="10"/>
+    </row>
+    <row r="436" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U436" s="10"/>
+      <c r="V436" s="10"/>
+      <c r="W436" s="10"/>
+    </row>
+    <row r="437" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U437" s="10"/>
+      <c r="V437" s="10"/>
+      <c r="W437" s="10"/>
+    </row>
+    <row r="438" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U438" s="10"/>
+      <c r="V438" s="10"/>
+      <c r="W438" s="10"/>
+    </row>
+    <row r="439" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U439" s="10"/>
+      <c r="V439" s="10"/>
+      <c r="W439" s="10"/>
+    </row>
+    <row r="440" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U440" s="10"/>
+      <c r="V440" s="10"/>
+      <c r="W440" s="10"/>
+    </row>
+    <row r="441" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U441" s="10"/>
+      <c r="V441" s="10"/>
+      <c r="W441" s="10"/>
+    </row>
+    <row r="442" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U442" s="10"/>
+      <c r="V442" s="10"/>
+      <c r="W442" s="10"/>
+    </row>
+    <row r="443" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U443" s="10"/>
+      <c r="V443" s="10"/>
+      <c r="W443" s="10"/>
+    </row>
+    <row r="444" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U444" s="10"/>
+      <c r="V444" s="10"/>
+      <c r="W444" s="10"/>
+    </row>
+    <row r="445" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U445" s="10"/>
+      <c r="V445" s="10"/>
+      <c r="W445" s="10"/>
+    </row>
+    <row r="446" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U446" s="10"/>
+      <c r="V446" s="10"/>
+      <c r="W446" s="10"/>
+    </row>
+    <row r="447" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U447" s="10"/>
+      <c r="V447" s="10"/>
+      <c r="W447" s="10"/>
+    </row>
+    <row r="448" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U448" s="10"/>
+      <c r="V448" s="10"/>
+      <c r="W448" s="10"/>
+    </row>
+    <row r="449" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U449" s="10"/>
+      <c r="V449" s="10"/>
+      <c r="W449" s="10"/>
+    </row>
+    <row r="450" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U450" s="10"/>
+      <c r="V450" s="10"/>
+      <c r="W450" s="10"/>
+    </row>
+    <row r="451" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U451" s="10"/>
+      <c r="V451" s="10"/>
+      <c r="W451" s="10"/>
+    </row>
+    <row r="452" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U452" s="10"/>
+      <c r="V452" s="10"/>
+      <c r="W452" s="10"/>
+    </row>
+    <row r="453" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U453" s="10"/>
+      <c r="V453" s="10"/>
+      <c r="W453" s="10"/>
+    </row>
+    <row r="454" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U454" s="10"/>
+      <c r="V454" s="10"/>
+      <c r="W454" s="10"/>
+    </row>
+    <row r="455" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U455" s="10"/>
+      <c r="V455" s="10"/>
+      <c r="W455" s="10"/>
+    </row>
+    <row r="456" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U456" s="10"/>
+      <c r="V456" s="10"/>
+      <c r="W456" s="10"/>
+    </row>
+    <row r="457" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U457" s="10"/>
+      <c r="V457" s="10"/>
+      <c r="W457" s="10"/>
+    </row>
+    <row r="458" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U458" s="10"/>
+      <c r="V458" s="10"/>
+      <c r="W458" s="10"/>
+    </row>
+    <row r="459" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U459" s="10"/>
+      <c r="V459" s="10"/>
+      <c r="W459" s="10"/>
+    </row>
+    <row r="460" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U460" s="10"/>
+      <c r="V460" s="10"/>
+      <c r="W460" s="10"/>
+    </row>
+    <row r="461" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U461" s="10"/>
+      <c r="V461" s="10"/>
+      <c r="W461" s="10"/>
+    </row>
+    <row r="462" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U462" s="10"/>
+      <c r="V462" s="10"/>
+      <c r="W462" s="10"/>
+    </row>
+    <row r="463" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U463" s="10"/>
+      <c r="V463" s="10"/>
+      <c r="W463" s="10"/>
+    </row>
+    <row r="464" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U464" s="10"/>
+      <c r="V464" s="10"/>
+      <c r="W464" s="10"/>
+    </row>
+    <row r="465" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U465" s="10"/>
+      <c r="V465" s="10"/>
+      <c r="W465" s="10"/>
+    </row>
+    <row r="466" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U466" s="10"/>
+      <c r="V466" s="10"/>
+      <c r="W466" s="10"/>
+    </row>
+    <row r="467" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U467" s="10"/>
+      <c r="V467" s="10"/>
+      <c r="W467" s="10"/>
+    </row>
+    <row r="468" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U468" s="10"/>
+      <c r="V468" s="10"/>
+      <c r="W468" s="10"/>
+    </row>
+    <row r="469" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U469" s="10"/>
+      <c r="V469" s="10"/>
+      <c r="W469" s="10"/>
+    </row>
+    <row r="470" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U470" s="10"/>
+      <c r="V470" s="10"/>
+      <c r="W470" s="10"/>
+    </row>
+    <row r="471" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U471" s="10"/>
+      <c r="V471" s="10"/>
+      <c r="W471" s="10"/>
+    </row>
+    <row r="472" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U472" s="10"/>
+      <c r="V472" s="10"/>
+      <c r="W472" s="10"/>
+    </row>
+    <row r="473" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U473" s="10"/>
+      <c r="V473" s="10"/>
+      <c r="W473" s="10"/>
+    </row>
+    <row r="474" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U474" s="10"/>
+      <c r="V474" s="10"/>
+      <c r="W474" s="10"/>
+    </row>
+    <row r="475" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U475" s="10"/>
+      <c r="V475" s="10"/>
+      <c r="W475" s="10"/>
+    </row>
+    <row r="476" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U476" s="10"/>
+      <c r="V476" s="10"/>
+      <c r="W476" s="10"/>
+    </row>
+    <row r="477" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U477" s="10"/>
+      <c r="V477" s="10"/>
+      <c r="W477" s="10"/>
+    </row>
+    <row r="478" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U478" s="10"/>
+      <c r="V478" s="10"/>
+      <c r="W478" s="10"/>
+    </row>
+    <row r="479" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U479" s="10"/>
+      <c r="V479" s="10"/>
+      <c r="W479" s="10"/>
+    </row>
+    <row r="480" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U480" s="10"/>
+      <c r="V480" s="10"/>
+      <c r="W480" s="10"/>
+    </row>
+    <row r="481" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U481" s="10"/>
+      <c r="V481" s="10"/>
+      <c r="W481" s="10"/>
+    </row>
+    <row r="482" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U482" s="10"/>
+      <c r="V482" s="10"/>
+      <c r="W482" s="10"/>
+    </row>
+    <row r="483" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U483" s="10"/>
+      <c r="V483" s="10"/>
+      <c r="W483" s="10"/>
+    </row>
+    <row r="484" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U484" s="10"/>
+      <c r="V484" s="10"/>
+      <c r="W484" s="10"/>
+    </row>
+    <row r="485" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U485" s="10"/>
+      <c r="V485" s="10"/>
+      <c r="W485" s="10"/>
+    </row>
+    <row r="486" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U486" s="10"/>
+      <c r="V486" s="10"/>
+      <c r="W486" s="10"/>
+    </row>
+    <row r="487" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U487" s="10"/>
+      <c r="V487" s="10"/>
+      <c r="W487" s="10"/>
+    </row>
+    <row r="488" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U488" s="10"/>
+      <c r="V488" s="10"/>
+      <c r="W488" s="10"/>
+    </row>
+    <row r="489" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U489" s="10"/>
+      <c r="V489" s="10"/>
+      <c r="W489" s="10"/>
+    </row>
+    <row r="490" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U490" s="10"/>
+      <c r="V490" s="10"/>
+      <c r="W490" s="10"/>
+    </row>
+    <row r="491" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U491" s="10"/>
+      <c r="V491" s="10"/>
+      <c r="W491" s="10"/>
+    </row>
+    <row r="492" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U492" s="10"/>
+      <c r="V492" s="10"/>
+      <c r="W492" s="10"/>
+    </row>
+    <row r="493" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U493" s="10"/>
+      <c r="V493" s="10"/>
+      <c r="W493" s="10"/>
+    </row>
+    <row r="494" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U494" s="10"/>
+      <c r="V494" s="10"/>
+      <c r="W494" s="10"/>
+    </row>
+    <row r="495" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U495" s="10"/>
+      <c r="V495" s="10"/>
+      <c r="W495" s="10"/>
+    </row>
+    <row r="496" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U496" s="10"/>
+      <c r="V496" s="10"/>
+      <c r="W496" s="10"/>
+    </row>
+    <row r="497" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U497" s="10"/>
+      <c r="V497" s="10"/>
+      <c r="W497" s="10"/>
+    </row>
+    <row r="498" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U498" s="10"/>
+      <c r="V498" s="10"/>
+      <c r="W498" s="10"/>
+    </row>
+    <row r="499" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U499" s="10"/>
+      <c r="V499" s="10"/>
+      <c r="W499" s="10"/>
+    </row>
+    <row r="500" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U500" s="10"/>
+      <c r="V500" s="10"/>
+      <c r="W500" s="10"/>
+    </row>
+    <row r="501" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U501" s="10"/>
+      <c r="V501" s="10"/>
+      <c r="W501" s="10"/>
+    </row>
+    <row r="502" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U502" s="10"/>
+      <c r="V502" s="10"/>
+      <c r="W502" s="10"/>
+    </row>
+    <row r="503" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U503" s="10"/>
+      <c r="V503" s="10"/>
+      <c r="W503" s="10"/>
+    </row>
+    <row r="504" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U504" s="10"/>
+      <c r="V504" s="10"/>
+      <c r="W504" s="10"/>
+    </row>
+    <row r="505" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U505" s="10"/>
+      <c r="V505" s="10"/>
+      <c r="W505" s="10"/>
+    </row>
+    <row r="506" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U506" s="10"/>
+      <c r="V506" s="10"/>
+      <c r="W506" s="10"/>
+    </row>
+    <row r="507" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U507" s="10"/>
+      <c r="V507" s="10"/>
+      <c r="W507" s="10"/>
+    </row>
+    <row r="508" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U508" s="10"/>
+      <c r="V508" s="10"/>
+      <c r="W508" s="10"/>
+    </row>
+    <row r="509" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U509" s="10"/>
+      <c r="V509" s="10"/>
+      <c r="W509" s="10"/>
+    </row>
+    <row r="510" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U510" s="10"/>
+      <c r="V510" s="10"/>
+      <c r="W510" s="10"/>
+    </row>
+    <row r="511" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U511" s="10"/>
+      <c r="V511" s="10"/>
+      <c r="W511" s="10"/>
+    </row>
+    <row r="512" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U512" s="10"/>
+      <c r="V512" s="10"/>
+      <c r="W512" s="10"/>
+    </row>
+    <row r="513" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U513" s="10"/>
+      <c r="V513" s="10"/>
+      <c r="W513" s="10"/>
+    </row>
+    <row r="514" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U514" s="10"/>
+      <c r="V514" s="10"/>
+      <c r="W514" s="10"/>
+    </row>
+    <row r="515" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U515" s="10"/>
+      <c r="V515" s="10"/>
+      <c r="W515" s="10"/>
+    </row>
+    <row r="516" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U516" s="10"/>
+      <c r="V516" s="10"/>
+      <c r="W516" s="10"/>
+    </row>
+    <row r="517" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U517" s="10"/>
+      <c r="V517" s="10"/>
+      <c r="W517" s="10"/>
+    </row>
+    <row r="518" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U518" s="10"/>
+      <c r="V518" s="10"/>
+      <c r="W518" s="10"/>
+    </row>
+    <row r="519" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U519" s="10"/>
+      <c r="V519" s="10"/>
+      <c r="W519" s="10"/>
+    </row>
+    <row r="520" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U520" s="10"/>
+      <c r="V520" s="10"/>
+      <c r="W520" s="10"/>
+    </row>
+    <row r="521" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U521" s="10"/>
+      <c r="V521" s="10"/>
+      <c r="W521" s="10"/>
+    </row>
+    <row r="522" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U522" s="10"/>
+      <c r="V522" s="10"/>
+      <c r="W522" s="10"/>
+    </row>
+    <row r="523" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U523" s="10"/>
+      <c r="V523" s="10"/>
+      <c r="W523" s="10"/>
+    </row>
+    <row r="524" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U524" s="10"/>
+      <c r="V524" s="10"/>
+      <c r="W524" s="10"/>
+    </row>
+    <row r="525" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U525" s="10"/>
+      <c r="V525" s="10"/>
+      <c r="W525" s="10"/>
+    </row>
+    <row r="526" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U526" s="10"/>
+      <c r="V526" s="10"/>
+      <c r="W526" s="10"/>
+    </row>
+    <row r="527" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U527" s="10"/>
+      <c r="V527" s="10"/>
+      <c r="W527" s="10"/>
+    </row>
+    <row r="528" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U528" s="10"/>
+      <c r="V528" s="10"/>
+      <c r="W528" s="10"/>
+    </row>
+    <row r="529" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U529" s="10"/>
+      <c r="V529" s="10"/>
+      <c r="W529" s="10"/>
+    </row>
+    <row r="530" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U530" s="10"/>
+      <c r="V530" s="10"/>
+      <c r="W530" s="10"/>
+    </row>
+    <row r="531" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U531" s="10"/>
+      <c r="V531" s="10"/>
+      <c r="W531" s="10"/>
+    </row>
+    <row r="532" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U532" s="10"/>
+      <c r="V532" s="10"/>
+      <c r="W532" s="10"/>
+    </row>
+    <row r="533" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U533" s="10"/>
+      <c r="V533" s="10"/>
+      <c r="W533" s="10"/>
+    </row>
+    <row r="534" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U534" s="10"/>
+      <c r="V534" s="10"/>
+      <c r="W534" s="10"/>
+    </row>
+    <row r="535" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U535" s="10"/>
+      <c r="V535" s="10"/>
+      <c r="W535" s="10"/>
+    </row>
+    <row r="536" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U536" s="10"/>
+      <c r="V536" s="10"/>
+      <c r="W536" s="10"/>
+    </row>
+    <row r="537" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U537" s="10"/>
+      <c r="V537" s="10"/>
+      <c r="W537" s="10"/>
+    </row>
+    <row r="538" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U538" s="10"/>
+      <c r="V538" s="10"/>
+      <c r="W538" s="10"/>
+    </row>
+    <row r="539" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U539" s="10"/>
+      <c r="V539" s="10"/>
+      <c r="W539" s="10"/>
+    </row>
+    <row r="540" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U540" s="10"/>
+      <c r="V540" s="10"/>
+      <c r="W540" s="10"/>
+    </row>
+    <row r="541" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U541" s="10"/>
+      <c r="V541" s="10"/>
+      <c r="W541" s="10"/>
+    </row>
+    <row r="542" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U542" s="10"/>
+      <c r="V542" s="10"/>
+      <c r="W542" s="10"/>
+    </row>
+    <row r="543" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U543" s="10"/>
+      <c r="V543" s="10"/>
+      <c r="W543" s="10"/>
+    </row>
+    <row r="544" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U544" s="10"/>
+      <c r="V544" s="10"/>
+      <c r="W544" s="10"/>
+    </row>
+    <row r="545" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U545" s="10"/>
+      <c r="V545" s="10"/>
+      <c r="W545" s="10"/>
+    </row>
+    <row r="546" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U546" s="10"/>
+      <c r="V546" s="10"/>
+      <c r="W546" s="10"/>
+    </row>
+    <row r="547" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U547" s="10"/>
+      <c r="V547" s="10"/>
+      <c r="W547" s="10"/>
+    </row>
+    <row r="548" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U548" s="10"/>
+      <c r="V548" s="10"/>
+      <c r="W548" s="10"/>
+    </row>
+    <row r="549" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U549" s="10"/>
+      <c r="V549" s="10"/>
+      <c r="W549" s="10"/>
+    </row>
+    <row r="550" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U550" s="10"/>
+      <c r="V550" s="10"/>
+      <c r="W550" s="10"/>
+    </row>
+    <row r="551" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U551" s="10"/>
+      <c r="V551" s="10"/>
+      <c r="W551" s="10"/>
+    </row>
+    <row r="552" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U552" s="10"/>
+      <c r="V552" s="10"/>
+      <c r="W552" s="10"/>
+    </row>
+    <row r="553" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U553" s="10"/>
+      <c r="V553" s="10"/>
+      <c r="W553" s="10"/>
+    </row>
+    <row r="554" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U554" s="10"/>
+      <c r="V554" s="10"/>
+      <c r="W554" s="10"/>
+    </row>
+    <row r="555" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U555" s="10"/>
+      <c r="V555" s="10"/>
+      <c r="W555" s="10"/>
+    </row>
+    <row r="556" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U556" s="10"/>
+      <c r="V556" s="10"/>
+      <c r="W556" s="10"/>
+    </row>
+    <row r="557" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U557" s="10"/>
+      <c r="V557" s="10"/>
+      <c r="W557" s="10"/>
+    </row>
+    <row r="558" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U558" s="10"/>
+      <c r="V558" s="10"/>
+      <c r="W558" s="10"/>
+    </row>
+    <row r="559" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U559" s="10"/>
+      <c r="V559" s="10"/>
+      <c r="W559" s="10"/>
+    </row>
+    <row r="560" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U560" s="10"/>
+      <c r="V560" s="10"/>
+      <c r="W560" s="10"/>
+    </row>
+    <row r="561" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U561" s="10"/>
+      <c r="V561" s="10"/>
+      <c r="W561" s="10"/>
+    </row>
+    <row r="562" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U562" s="10"/>
+      <c r="V562" s="10"/>
+      <c r="W562" s="10"/>
+    </row>
+    <row r="563" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U563" s="10"/>
+      <c r="V563" s="10"/>
+      <c r="W563" s="10"/>
+    </row>
+    <row r="564" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U564" s="10"/>
+      <c r="V564" s="10"/>
+      <c r="W564" s="10"/>
+    </row>
+    <row r="565" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U565" s="10"/>
+      <c r="V565" s="10"/>
+      <c r="W565" s="10"/>
+    </row>
+    <row r="566" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U566" s="10"/>
+      <c r="V566" s="10"/>
+      <c r="W566" s="10"/>
+    </row>
+    <row r="567" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U567" s="10"/>
+      <c r="V567" s="10"/>
+      <c r="W567" s="10"/>
+    </row>
+    <row r="568" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U568" s="10"/>
+      <c r="V568" s="10"/>
+      <c r="W568" s="10"/>
+    </row>
+    <row r="569" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U569" s="10"/>
+      <c r="V569" s="10"/>
+      <c r="W569" s="10"/>
+    </row>
+    <row r="570" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U570" s="10"/>
+      <c r="V570" s="10"/>
+      <c r="W570" s="10"/>
+    </row>
+    <row r="571" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U571" s="10"/>
+      <c r="V571" s="10"/>
+      <c r="W571" s="10"/>
+    </row>
+    <row r="572" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U572" s="10"/>
+      <c r="V572" s="10"/>
+      <c r="W572" s="10"/>
+    </row>
+    <row r="573" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U573" s="10"/>
+      <c r="V573" s="10"/>
+      <c r="W573" s="10"/>
+    </row>
+    <row r="574" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U574" s="10"/>
+      <c r="V574" s="10"/>
+      <c r="W574" s="10"/>
+    </row>
+    <row r="575" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U575" s="10"/>
+      <c r="V575" s="10"/>
+      <c r="W575" s="10"/>
+    </row>
+    <row r="576" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U576" s="10"/>
+      <c r="V576" s="10"/>
+      <c r="W576" s="10"/>
+    </row>
+    <row r="577" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U577" s="10"/>
+      <c r="V577" s="10"/>
+      <c r="W577" s="10"/>
+    </row>
+    <row r="578" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U578" s="10"/>
+      <c r="V578" s="10"/>
+      <c r="W578" s="10"/>
+    </row>
+    <row r="579" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U579" s="10"/>
+      <c r="V579" s="10"/>
+      <c r="W579" s="10"/>
+    </row>
+    <row r="580" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U580" s="10"/>
+      <c r="V580" s="10"/>
+      <c r="W580" s="10"/>
+    </row>
+    <row r="581" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U581" s="10"/>
+      <c r="V581" s="10"/>
+      <c r="W581" s="10"/>
+    </row>
+    <row r="582" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U582" s="10"/>
+      <c r="V582" s="10"/>
+      <c r="W582" s="10"/>
+    </row>
+    <row r="583" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U583" s="10"/>
+      <c r="V583" s="10"/>
+      <c r="W583" s="10"/>
+    </row>
+    <row r="584" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U584" s="10"/>
+      <c r="V584" s="10"/>
+      <c r="W584" s="10"/>
+    </row>
+    <row r="585" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U585" s="10"/>
+      <c r="V585" s="10"/>
+      <c r="W585" s="10"/>
+    </row>
+    <row r="586" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U586" s="10"/>
+      <c r="V586" s="10"/>
+      <c r="W586" s="10"/>
+    </row>
+    <row r="587" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U587" s="10"/>
+      <c r="V587" s="10"/>
+      <c r="W587" s="10"/>
+    </row>
+    <row r="588" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U588" s="10"/>
+      <c r="V588" s="10"/>
+      <c r="W588" s="10"/>
+    </row>
+    <row r="589" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U589" s="10"/>
+      <c r="V589" s="10"/>
+      <c r="W589" s="10"/>
+    </row>
+    <row r="590" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U590" s="10"/>
+      <c r="V590" s="10"/>
+      <c r="W590" s="10"/>
+    </row>
+    <row r="591" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U591" s="10"/>
+      <c r="V591" s="10"/>
+      <c r="W591" s="10"/>
+    </row>
+    <row r="592" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U592" s="10"/>
+      <c r="V592" s="10"/>
+      <c r="W592" s="10"/>
+    </row>
+    <row r="593" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U593" s="10"/>
+      <c r="V593" s="10"/>
+      <c r="W593" s="10"/>
+    </row>
+    <row r="594" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U594" s="10"/>
+      <c r="V594" s="10"/>
+      <c r="W594" s="10"/>
+    </row>
+    <row r="595" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U595" s="10"/>
+      <c r="V595" s="10"/>
+      <c r="W595" s="10"/>
+    </row>
+    <row r="596" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U596" s="10"/>
+      <c r="V596" s="10"/>
+      <c r="W596" s="10"/>
+    </row>
+    <row r="597" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U597" s="10"/>
+      <c r="V597" s="10"/>
+      <c r="W597" s="10"/>
+    </row>
+    <row r="598" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U598" s="10"/>
+      <c r="V598" s="10"/>
+      <c r="W598" s="10"/>
+    </row>
+    <row r="599" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U599" s="10"/>
+      <c r="V599" s="10"/>
+      <c r="W599" s="10"/>
+    </row>
+    <row r="600" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U600" s="10"/>
+      <c r="V600" s="10"/>
+      <c r="W600" s="10"/>
+    </row>
+    <row r="601" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U601" s="10"/>
+      <c r="V601" s="10"/>
+      <c r="W601" s="10"/>
+    </row>
+    <row r="602" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U602" s="10"/>
+      <c r="V602" s="10"/>
+      <c r="W602" s="10"/>
+    </row>
+    <row r="603" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U603" s="10"/>
+      <c r="V603" s="10"/>
+      <c r="W603" s="10"/>
+    </row>
+    <row r="604" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U604" s="10"/>
+      <c r="V604" s="10"/>
+      <c r="W604" s="10"/>
+    </row>
+    <row r="605" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U605" s="10"/>
+      <c r="V605" s="10"/>
+      <c r="W605" s="10"/>
+    </row>
+    <row r="606" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U606" s="10"/>
+      <c r="V606" s="10"/>
+      <c r="W606" s="10"/>
+    </row>
+    <row r="607" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U607" s="10"/>
+      <c r="V607" s="10"/>
+      <c r="W607" s="10"/>
+    </row>
+    <row r="608" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U608" s="10"/>
+      <c r="V608" s="10"/>
+      <c r="W608" s="10"/>
+    </row>
+    <row r="609" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U609" s="10"/>
+      <c r="V609" s="10"/>
+      <c r="W609" s="10"/>
+    </row>
+    <row r="610" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U610" s="10"/>
+      <c r="V610" s="10"/>
+      <c r="W610" s="10"/>
+    </row>
+    <row r="611" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U611" s="10"/>
+      <c r="V611" s="10"/>
+      <c r="W611" s="10"/>
+    </row>
+    <row r="612" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U612" s="10"/>
+      <c r="V612" s="10"/>
+      <c r="W612" s="10"/>
+    </row>
+    <row r="613" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U613" s="10"/>
+      <c r="V613" s="10"/>
+      <c r="W613" s="10"/>
+    </row>
+    <row r="614" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U614" s="10"/>
+      <c r="V614" s="10"/>
+      <c r="W614" s="10"/>
+    </row>
+    <row r="615" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U615" s="10"/>
+      <c r="V615" s="10"/>
+      <c r="W615" s="10"/>
+    </row>
+    <row r="616" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U616" s="10"/>
+      <c r="V616" s="10"/>
+      <c r="W616" s="10"/>
+    </row>
+    <row r="617" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U617" s="10"/>
+      <c r="V617" s="10"/>
+      <c r="W617" s="10"/>
+    </row>
+    <row r="618" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U618" s="10"/>
+      <c r="V618" s="10"/>
+      <c r="W618" s="10"/>
+    </row>
+    <row r="619" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U619" s="10"/>
+      <c r="V619" s="10"/>
+      <c r="W619" s="10"/>
+    </row>
+    <row r="620" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U620" s="10"/>
+      <c r="V620" s="10"/>
+      <c r="W620" s="10"/>
+    </row>
+    <row r="621" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U621" s="10"/>
+      <c r="V621" s="10"/>
+      <c r="W621" s="10"/>
+    </row>
+    <row r="622" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U622" s="10"/>
+      <c r="V622" s="10"/>
+      <c r="W622" s="10"/>
+    </row>
+    <row r="623" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U623" s="10"/>
+      <c r="V623" s="10"/>
+      <c r="W623" s="10"/>
+    </row>
+    <row r="624" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U624" s="10"/>
+      <c r="V624" s="10"/>
+      <c r="W624" s="10"/>
+    </row>
+    <row r="625" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U625" s="10"/>
+      <c r="V625" s="10"/>
+      <c r="W625" s="10"/>
+    </row>
+    <row r="626" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U626" s="10"/>
+      <c r="V626" s="10"/>
+      <c r="W626" s="10"/>
+    </row>
+    <row r="627" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U627" s="10"/>
+      <c r="V627" s="10"/>
+      <c r="W627" s="10"/>
+    </row>
+    <row r="628" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U628" s="10"/>
+      <c r="V628" s="10"/>
+      <c r="W628" s="10"/>
+    </row>
+    <row r="629" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U629" s="10"/>
+      <c r="V629" s="10"/>
+      <c r="W629" s="10"/>
+    </row>
+    <row r="630" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U630" s="10"/>
+      <c r="V630" s="10"/>
+      <c r="W630" s="10"/>
+    </row>
+    <row r="631" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U631" s="10"/>
+      <c r="V631" s="10"/>
+      <c r="W631" s="10"/>
+    </row>
+    <row r="632" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U632" s="10"/>
+      <c r="V632" s="10"/>
+      <c r="W632" s="10"/>
+    </row>
+    <row r="633" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U633" s="10"/>
+      <c r="V633" s="10"/>
+      <c r="W633" s="10"/>
+    </row>
+    <row r="634" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U634" s="10"/>
+      <c r="V634" s="10"/>
+      <c r="W634" s="10"/>
+    </row>
+    <row r="635" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U635" s="10"/>
+      <c r="V635" s="10"/>
+      <c r="W635" s="10"/>
+    </row>
+    <row r="636" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U636" s="10"/>
+      <c r="V636" s="10"/>
+      <c r="W636" s="10"/>
+    </row>
+    <row r="637" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U637" s="10"/>
+      <c r="V637" s="10"/>
+      <c r="W637" s="10"/>
+    </row>
+    <row r="638" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U638" s="10"/>
+      <c r="V638" s="10"/>
+      <c r="W638" s="10"/>
+    </row>
+    <row r="639" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U639" s="10"/>
+      <c r="V639" s="10"/>
+      <c r="W639" s="10"/>
+    </row>
+    <row r="640" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U640" s="10"/>
+      <c r="V640" s="10"/>
+      <c r="W640" s="10"/>
+    </row>
+    <row r="641" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U641" s="10"/>
+      <c r="V641" s="10"/>
+      <c r="W641" s="10"/>
+    </row>
+    <row r="642" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U642" s="10"/>
+      <c r="V642" s="10"/>
+      <c r="W642" s="10"/>
+    </row>
+    <row r="643" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U643" s="10"/>
+      <c r="V643" s="10"/>
+      <c r="W643" s="10"/>
+    </row>
+    <row r="644" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U644" s="10"/>
+      <c r="V644" s="10"/>
+      <c r="W644" s="10"/>
+    </row>
+    <row r="645" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U645" s="10"/>
+      <c r="V645" s="10"/>
+      <c r="W645" s="10"/>
+    </row>
+    <row r="646" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U646" s="10"/>
+      <c r="V646" s="10"/>
+      <c r="W646" s="10"/>
+    </row>
+    <row r="647" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U647" s="10"/>
+      <c r="V647" s="10"/>
+      <c r="W647" s="10"/>
+    </row>
+    <row r="648" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U648" s="10"/>
+      <c r="V648" s="10"/>
+      <c r="W648" s="10"/>
+    </row>
+    <row r="649" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U649" s="10"/>
+      <c r="V649" s="10"/>
+      <c r="W649" s="10"/>
+    </row>
+    <row r="650" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U650" s="10"/>
+      <c r="V650" s="10"/>
+      <c r="W650" s="10"/>
+    </row>
+    <row r="651" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U651" s="10"/>
+      <c r="V651" s="10"/>
+      <c r="W651" s="10"/>
+    </row>
+    <row r="652" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U652" s="10"/>
+      <c r="V652" s="10"/>
+      <c r="W652" s="10"/>
+    </row>
+    <row r="653" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U653" s="10"/>
+      <c r="V653" s="10"/>
+      <c r="W653" s="10"/>
+    </row>
+    <row r="654" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U654" s="10"/>
+      <c r="V654" s="10"/>
+      <c r="W654" s="10"/>
+    </row>
+    <row r="655" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U655" s="10"/>
+      <c r="V655" s="10"/>
+      <c r="W655" s="10"/>
+    </row>
+    <row r="656" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U656" s="10"/>
+      <c r="V656" s="10"/>
+      <c r="W656" s="10"/>
+    </row>
+    <row r="657" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U657" s="10"/>
+      <c r="V657" s="10"/>
+      <c r="W657" s="10"/>
+    </row>
+    <row r="658" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U658" s="10"/>
+      <c r="V658" s="10"/>
+      <c r="W658" s="10"/>
+    </row>
+    <row r="659" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U659" s="10"/>
+      <c r="V659" s="10"/>
+      <c r="W659" s="10"/>
+    </row>
+    <row r="660" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U660" s="10"/>
+      <c r="V660" s="10"/>
+      <c r="W660" s="10"/>
+    </row>
+    <row r="661" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U661" s="10"/>
+      <c r="V661" s="10"/>
+      <c r="W661" s="10"/>
+    </row>
+    <row r="662" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U662" s="10"/>
+      <c r="V662" s="10"/>
+      <c r="W662" s="10"/>
+    </row>
+    <row r="663" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U663" s="10"/>
+      <c r="V663" s="10"/>
+      <c r="W663" s="10"/>
+    </row>
+    <row r="664" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U664" s="10"/>
+      <c r="V664" s="10"/>
+      <c r="W664" s="10"/>
+    </row>
+    <row r="665" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U665" s="10"/>
+      <c r="V665" s="10"/>
+      <c r="W665" s="10"/>
+    </row>
+    <row r="666" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U666" s="10"/>
+      <c r="V666" s="10"/>
+      <c r="W666" s="10"/>
+    </row>
+    <row r="667" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U667" s="10"/>
+      <c r="V667" s="10"/>
+      <c r="W667" s="10"/>
+    </row>
+    <row r="668" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U668" s="10"/>
+      <c r="V668" s="10"/>
+      <c r="W668" s="10"/>
+    </row>
+    <row r="669" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U669" s="10"/>
+      <c r="V669" s="10"/>
+      <c r="W669" s="10"/>
+    </row>
+    <row r="670" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U670" s="10"/>
+      <c r="V670" s="10"/>
+      <c r="W670" s="10"/>
+    </row>
+    <row r="671" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U671" s="10"/>
+      <c r="V671" s="10"/>
+      <c r="W671" s="10"/>
+    </row>
+    <row r="672" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U672" s="10"/>
+      <c r="V672" s="10"/>
+      <c r="W672" s="10"/>
+    </row>
+    <row r="673" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U673" s="10"/>
+      <c r="V673" s="10"/>
+      <c r="W673" s="10"/>
+    </row>
+    <row r="674" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U674" s="10"/>
+      <c r="V674" s="10"/>
+      <c r="W674" s="10"/>
+    </row>
+    <row r="675" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U675" s="10"/>
+      <c r="V675" s="10"/>
+      <c r="W675" s="10"/>
+    </row>
+    <row r="676" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U676" s="10"/>
+      <c r="V676" s="10"/>
+      <c r="W676" s="10"/>
+    </row>
+    <row r="677" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U677" s="10"/>
+      <c r="V677" s="10"/>
+      <c r="W677" s="10"/>
+    </row>
+    <row r="678" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U678" s="10"/>
+      <c r="V678" s="10"/>
+      <c r="W678" s="10"/>
+    </row>
+    <row r="679" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U679" s="10"/>
+      <c r="V679" s="10"/>
+      <c r="W679" s="10"/>
+    </row>
+    <row r="680" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U680" s="10"/>
+      <c r="V680" s="10"/>
+      <c r="W680" s="10"/>
+    </row>
+    <row r="681" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U681" s="10"/>
+      <c r="V681" s="10"/>
+      <c r="W681" s="10"/>
+    </row>
+    <row r="682" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U682" s="10"/>
+      <c r="V682" s="10"/>
+      <c r="W682" s="10"/>
+    </row>
+    <row r="683" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U683" s="10"/>
+      <c r="V683" s="10"/>
+      <c r="W683" s="10"/>
+    </row>
+    <row r="684" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U684" s="10"/>
+      <c r="V684" s="10"/>
+      <c r="W684" s="10"/>
+    </row>
+    <row r="685" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U685" s="10"/>
+      <c r="V685" s="10"/>
+      <c r="W685" s="10"/>
+    </row>
+    <row r="686" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U686" s="10"/>
+      <c r="V686" s="10"/>
+      <c r="W686" s="10"/>
+    </row>
+    <row r="687" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U687" s="10"/>
+      <c r="V687" s="10"/>
+      <c r="W687" s="10"/>
+    </row>
+    <row r="688" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U688" s="10"/>
+      <c r="V688" s="10"/>
+      <c r="W688" s="10"/>
+    </row>
+    <row r="689" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U689" s="10"/>
+      <c r="V689" s="10"/>
+      <c r="W689" s="10"/>
+    </row>
+    <row r="690" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U690" s="10"/>
+      <c r="V690" s="10"/>
+      <c r="W690" s="10"/>
+    </row>
+    <row r="691" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U691" s="10"/>
+      <c r="V691" s="10"/>
+      <c r="W691" s="10"/>
+    </row>
+    <row r="692" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U692" s="10"/>
+      <c r="V692" s="10"/>
+      <c r="W692" s="10"/>
+    </row>
+    <row r="693" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U693" s="10"/>
+      <c r="V693" s="10"/>
+      <c r="W693" s="10"/>
+    </row>
+    <row r="694" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U694" s="10"/>
+      <c r="V694" s="10"/>
+      <c r="W694" s="10"/>
+    </row>
+    <row r="695" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U695" s="10"/>
+      <c r="V695" s="10"/>
+      <c r="W695" s="10"/>
+    </row>
+    <row r="696" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U696" s="10"/>
+      <c r="V696" s="10"/>
+      <c r="W696" s="10"/>
+    </row>
+    <row r="697" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U697" s="10"/>
+      <c r="V697" s="10"/>
+      <c r="W697" s="10"/>
+    </row>
+    <row r="698" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U698" s="10"/>
+      <c r="V698" s="10"/>
+      <c r="W698" s="10"/>
+    </row>
+    <row r="699" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U699" s="10"/>
+      <c r="V699" s="10"/>
+      <c r="W699" s="10"/>
+    </row>
+    <row r="700" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U700" s="10"/>
+      <c r="V700" s="10"/>
+      <c r="W700" s="10"/>
+    </row>
+    <row r="701" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U701" s="10"/>
+      <c r="V701" s="10"/>
+      <c r="W701" s="10"/>
+    </row>
+    <row r="702" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U702" s="10"/>
+      <c r="V702" s="10"/>
+      <c r="W702" s="10"/>
+    </row>
+    <row r="703" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U703" s="10"/>
+      <c r="V703" s="10"/>
+      <c r="W703" s="10"/>
+    </row>
+    <row r="704" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U704" s="10"/>
+      <c r="V704" s="10"/>
+      <c r="W704" s="10"/>
+    </row>
+    <row r="705" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U705" s="10"/>
+      <c r="V705" s="10"/>
+      <c r="W705" s="10"/>
+    </row>
+    <row r="706" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U706" s="10"/>
+      <c r="V706" s="10"/>
+      <c r="W706" s="10"/>
+    </row>
+    <row r="707" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U707" s="10"/>
+      <c r="V707" s="10"/>
+      <c r="W707" s="10"/>
+    </row>
+    <row r="708" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U708" s="10"/>
+      <c r="V708" s="10"/>
+      <c r="W708" s="10"/>
+    </row>
+    <row r="709" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U709" s="10"/>
+      <c r="V709" s="10"/>
+      <c r="W709" s="10"/>
+    </row>
+    <row r="710" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U710" s="10"/>
+      <c r="V710" s="10"/>
+      <c r="W710" s="10"/>
+    </row>
+    <row r="711" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U711" s="10"/>
+      <c r="V711" s="10"/>
+      <c r="W711" s="10"/>
+    </row>
+    <row r="712" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U712" s="10"/>
+      <c r="V712" s="10"/>
+      <c r="W712" s="10"/>
+    </row>
+    <row r="713" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U713" s="10"/>
+      <c r="V713" s="10"/>
+      <c r="W713" s="10"/>
+    </row>
+    <row r="714" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U714" s="10"/>
+      <c r="V714" s="10"/>
+      <c r="W714" s="10"/>
+    </row>
+    <row r="715" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U715" s="10"/>
+      <c r="V715" s="10"/>
+      <c r="W715" s="10"/>
+    </row>
+    <row r="716" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U716" s="10"/>
+      <c r="V716" s="10"/>
+      <c r="W716" s="10"/>
+    </row>
+    <row r="717" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U717" s="10"/>
+      <c r="V717" s="10"/>
+      <c r="W717" s="10"/>
+    </row>
+    <row r="718" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U718" s="10"/>
+      <c r="V718" s="10"/>
+      <c r="W718" s="10"/>
+    </row>
+    <row r="719" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U719" s="10"/>
+      <c r="V719" s="10"/>
+      <c r="W719" s="10"/>
+    </row>
+    <row r="720" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U720" s="10"/>
+      <c r="V720" s="10"/>
+      <c r="W720" s="10"/>
+    </row>
+    <row r="721" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U721" s="10"/>
+      <c r="V721" s="10"/>
+      <c r="W721" s="10"/>
+    </row>
+    <row r="722" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U722" s="10"/>
+      <c r="V722" s="10"/>
+      <c r="W722" s="10"/>
+    </row>
+    <row r="723" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U723" s="10"/>
+      <c r="V723" s="10"/>
+      <c r="W723" s="10"/>
+    </row>
+    <row r="724" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U724" s="10"/>
+      <c r="V724" s="10"/>
+      <c r="W724" s="10"/>
+    </row>
+    <row r="725" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U725" s="10"/>
+      <c r="V725" s="10"/>
+      <c r="W725" s="10"/>
+    </row>
+    <row r="726" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U726" s="10"/>
+      <c r="V726" s="10"/>
+      <c r="W726" s="10"/>
+    </row>
+    <row r="727" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U727" s="10"/>
+      <c r="V727" s="10"/>
+      <c r="W727" s="10"/>
+    </row>
+    <row r="728" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U728" s="10"/>
+      <c r="V728" s="10"/>
+      <c r="W728" s="10"/>
+    </row>
+    <row r="729" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U729" s="10"/>
+      <c r="V729" s="10"/>
+      <c r="W729" s="10"/>
+    </row>
+    <row r="730" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U730" s="10"/>
+      <c r="V730" s="10"/>
+      <c r="W730" s="10"/>
+    </row>
+    <row r="731" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U731" s="10"/>
+      <c r="V731" s="10"/>
+      <c r="W731" s="10"/>
+    </row>
+    <row r="732" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U732" s="10"/>
+      <c r="V732" s="10"/>
+      <c r="W732" s="10"/>
+    </row>
+    <row r="733" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U733" s="10"/>
+      <c r="V733" s="10"/>
+      <c r="W733" s="10"/>
+    </row>
+    <row r="734" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U734" s="10"/>
+      <c r="V734" s="10"/>
+      <c r="W734" s="10"/>
+    </row>
+    <row r="735" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U735" s="10"/>
+      <c r="V735" s="10"/>
+      <c r="W735" s="10"/>
+    </row>
+    <row r="736" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U736" s="10"/>
+      <c r="V736" s="10"/>
+      <c r="W736" s="10"/>
+    </row>
+    <row r="737" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U737" s="10"/>
+      <c r="V737" s="10"/>
+      <c r="W737" s="10"/>
+    </row>
+    <row r="738" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U738" s="10"/>
+      <c r="V738" s="10"/>
+      <c r="W738" s="10"/>
+    </row>
+    <row r="739" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U739" s="10"/>
+      <c r="V739" s="10"/>
+      <c r="W739" s="10"/>
+    </row>
+    <row r="740" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U740" s="10"/>
+      <c r="V740" s="10"/>
+      <c r="W740" s="10"/>
+    </row>
+    <row r="741" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U741" s="10"/>
+      <c r="V741" s="10"/>
+      <c r="W741" s="10"/>
+    </row>
+    <row r="742" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U742" s="10"/>
+      <c r="V742" s="10"/>
+      <c r="W742" s="10"/>
+    </row>
+    <row r="743" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U743" s="10"/>
+      <c r="V743" s="10"/>
+      <c r="W743" s="10"/>
+    </row>
+    <row r="744" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U744" s="10"/>
+      <c r="V744" s="10"/>
+      <c r="W744" s="10"/>
+    </row>
+    <row r="745" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U745" s="10"/>
+      <c r="V745" s="10"/>
+      <c r="W745" s="10"/>
+    </row>
+    <row r="746" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U746" s="10"/>
+      <c r="V746" s="10"/>
+      <c r="W746" s="10"/>
+    </row>
+    <row r="747" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U747" s="10"/>
+      <c r="V747" s="10"/>
+      <c r="W747" s="10"/>
+    </row>
+    <row r="748" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U748" s="10"/>
+      <c r="V748" s="10"/>
+      <c r="W748" s="10"/>
+    </row>
+    <row r="749" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U749" s="10"/>
+      <c r="V749" s="10"/>
+      <c r="W749" s="10"/>
+    </row>
+    <row r="750" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U750" s="10"/>
+      <c r="V750" s="10"/>
+      <c r="W750" s="10"/>
+    </row>
+    <row r="751" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U751" s="10"/>
+      <c r="V751" s="10"/>
+      <c r="W751" s="10"/>
+    </row>
+    <row r="752" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U752" s="10"/>
+      <c r="V752" s="10"/>
+      <c r="W752" s="10"/>
+    </row>
+    <row r="753" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U753" s="10"/>
+      <c r="V753" s="10"/>
+      <c r="W753" s="10"/>
+    </row>
+    <row r="754" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U754" s="10"/>
+      <c r="V754" s="10"/>
+      <c r="W754" s="10"/>
+    </row>
+    <row r="755" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U755" s="10"/>
+      <c r="V755" s="10"/>
+      <c r="W755" s="10"/>
+    </row>
+    <row r="756" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U756" s="10"/>
+      <c r="V756" s="10"/>
+      <c r="W756" s="10"/>
+    </row>
+    <row r="757" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U757" s="10"/>
+      <c r="V757" s="10"/>
+      <c r="W757" s="10"/>
+    </row>
+    <row r="758" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U758" s="10"/>
+      <c r="V758" s="10"/>
+      <c r="W758" s="10"/>
+    </row>
+    <row r="759" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U759" s="10"/>
+      <c r="V759" s="10"/>
+      <c r="W759" s="10"/>
+    </row>
+    <row r="760" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U760" s="10"/>
+      <c r="V760" s="10"/>
+      <c r="W760" s="10"/>
+    </row>
+    <row r="761" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U761" s="10"/>
+      <c r="V761" s="10"/>
+      <c r="W761" s="10"/>
+    </row>
+    <row r="762" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U762" s="10"/>
+      <c r="V762" s="10"/>
+      <c r="W762" s="10"/>
+    </row>
+    <row r="763" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U763" s="10"/>
+      <c r="V763" s="10"/>
+      <c r="W763" s="10"/>
+    </row>
+    <row r="764" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U764" s="10"/>
+      <c r="V764" s="10"/>
+      <c r="W764" s="10"/>
+    </row>
+    <row r="765" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U765" s="10"/>
+      <c r="V765" s="10"/>
+      <c r="W765" s="10"/>
+    </row>
+    <row r="766" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U766" s="10"/>
+      <c r="V766" s="10"/>
+      <c r="W766" s="10"/>
+    </row>
+    <row r="767" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U767" s="10"/>
+      <c r="V767" s="10"/>
+      <c r="W767" s="10"/>
+    </row>
+    <row r="768" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U768" s="10"/>
+      <c r="V768" s="10"/>
+      <c r="W768" s="10"/>
+    </row>
+    <row r="769" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U769" s="10"/>
+      <c r="V769" s="10"/>
+      <c r="W769" s="10"/>
+    </row>
+    <row r="770" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U770" s="10"/>
+      <c r="V770" s="10"/>
+      <c r="W770" s="10"/>
+    </row>
+    <row r="771" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U771" s="10"/>
+      <c r="V771" s="10"/>
+      <c r="W771" s="10"/>
+    </row>
+    <row r="772" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U772" s="10"/>
+      <c r="V772" s="10"/>
+      <c r="W772" s="10"/>
+    </row>
+    <row r="773" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U773" s="10"/>
+      <c r="V773" s="10"/>
+      <c r="W773" s="10"/>
+    </row>
+    <row r="774" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U774" s="10"/>
+      <c r="V774" s="10"/>
+      <c r="W774" s="10"/>
+    </row>
+    <row r="775" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U775" s="10"/>
+      <c r="V775" s="10"/>
+      <c r="W775" s="10"/>
+    </row>
+    <row r="776" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U776" s="10"/>
+      <c r="V776" s="10"/>
+      <c r="W776" s="10"/>
+    </row>
+    <row r="777" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U777" s="10"/>
+      <c r="V777" s="10"/>
+      <c r="W777" s="10"/>
+    </row>
+    <row r="778" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U778" s="10"/>
+      <c r="V778" s="10"/>
+      <c r="W778" s="10"/>
+    </row>
+    <row r="779" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U779" s="10"/>
+      <c r="V779" s="10"/>
+      <c r="W779" s="10"/>
+    </row>
+    <row r="780" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U780" s="10"/>
+      <c r="V780" s="10"/>
+      <c r="W780" s="10"/>
+    </row>
+    <row r="781" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U781" s="10"/>
+      <c r="V781" s="10"/>
+      <c r="W781" s="10"/>
+    </row>
+    <row r="782" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U782" s="10"/>
+      <c r="V782" s="10"/>
+      <c r="W782" s="10"/>
+    </row>
+    <row r="783" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U783" s="10"/>
+      <c r="V783" s="10"/>
+      <c r="W783" s="10"/>
+    </row>
+    <row r="784" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U784" s="10"/>
+      <c r="V784" s="10"/>
+      <c r="W784" s="10"/>
+    </row>
+    <row r="785" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U785" s="10"/>
+      <c r="V785" s="10"/>
+      <c r="W785" s="10"/>
+    </row>
+    <row r="786" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U786" s="10"/>
+      <c r="V786" s="10"/>
+      <c r="W786" s="10"/>
+    </row>
+    <row r="787" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U787" s="10"/>
+      <c r="V787" s="10"/>
+      <c r="W787" s="10"/>
+    </row>
+    <row r="788" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U788" s="10"/>
+      <c r="V788" s="10"/>
+      <c r="W788" s="10"/>
+    </row>
+    <row r="789" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U789" s="10"/>
+      <c r="V789" s="10"/>
+      <c r="W789" s="10"/>
+    </row>
+    <row r="790" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U790" s="10"/>
+      <c r="V790" s="10"/>
+      <c r="W790" s="10"/>
+    </row>
+    <row r="791" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U791" s="10"/>
+      <c r="V791" s="10"/>
+      <c r="W791" s="10"/>
+    </row>
+    <row r="792" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U792" s="10"/>
+      <c r="V792" s="10"/>
+      <c r="W792" s="10"/>
+    </row>
+    <row r="793" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U793" s="10"/>
+      <c r="V793" s="10"/>
+      <c r="W793" s="10"/>
+    </row>
+    <row r="794" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U794" s="10"/>
+      <c r="V794" s="10"/>
+      <c r="W794" s="10"/>
+    </row>
+    <row r="795" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U795" s="10"/>
+      <c r="V795" s="10"/>
+      <c r="W795" s="10"/>
+    </row>
+    <row r="796" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U796" s="10"/>
+      <c r="V796" s="10"/>
+      <c r="W796" s="10"/>
+    </row>
+    <row r="797" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U797" s="10"/>
+      <c r="V797" s="10"/>
+      <c r="W797" s="10"/>
+    </row>
+    <row r="798" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U798" s="10"/>
+      <c r="V798" s="10"/>
+      <c r="W798" s="10"/>
+    </row>
+    <row r="799" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U799" s="10"/>
+      <c r="V799" s="10"/>
+      <c r="W799" s="10"/>
+    </row>
+    <row r="800" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U800" s="10"/>
+      <c r="V800" s="10"/>
+      <c r="W800" s="10"/>
+    </row>
+    <row r="801" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U801" s="10"/>
+      <c r="V801" s="10"/>
+      <c r="W801" s="10"/>
+    </row>
+    <row r="802" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U802" s="10"/>
+      <c r="V802" s="10"/>
+      <c r="W802" s="10"/>
+    </row>
+    <row r="803" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U803" s="10"/>
+      <c r="V803" s="10"/>
+      <c r="W803" s="10"/>
+    </row>
+    <row r="804" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U804" s="10"/>
+      <c r="V804" s="10"/>
+      <c r="W804" s="10"/>
+    </row>
+    <row r="805" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U805" s="10"/>
+      <c r="V805" s="10"/>
+      <c r="W805" s="10"/>
+    </row>
+    <row r="806" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U806" s="10"/>
+      <c r="V806" s="10"/>
+      <c r="W806" s="10"/>
+    </row>
+    <row r="807" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U807" s="10"/>
+      <c r="V807" s="10"/>
+      <c r="W807" s="10"/>
+    </row>
+    <row r="808" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U808" s="10"/>
+      <c r="V808" s="10"/>
+      <c r="W808" s="10"/>
+    </row>
+    <row r="809" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U809" s="10"/>
+      <c r="V809" s="10"/>
+      <c r="W809" s="10"/>
+    </row>
+    <row r="810" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U810" s="10"/>
+      <c r="V810" s="10"/>
+      <c r="W810" s="10"/>
+    </row>
+    <row r="811" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U811" s="10"/>
+      <c r="V811" s="10"/>
+      <c r="W811" s="10"/>
+    </row>
+    <row r="812" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U812" s="10"/>
+      <c r="V812" s="10"/>
+      <c r="W812" s="10"/>
+    </row>
+    <row r="813" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U813" s="10"/>
+      <c r="V813" s="10"/>
+      <c r="W813" s="10"/>
+    </row>
+    <row r="814" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U814" s="10"/>
+      <c r="V814" s="10"/>
+      <c r="W814" s="10"/>
+    </row>
+    <row r="815" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U815" s="10"/>
+      <c r="V815" s="10"/>
+      <c r="W815" s="10"/>
+    </row>
+    <row r="816" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U816" s="10"/>
+      <c r="V816" s="10"/>
+      <c r="W816" s="10"/>
+    </row>
+    <row r="817" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U817" s="10"/>
+      <c r="V817" s="10"/>
+      <c r="W817" s="10"/>
+    </row>
+    <row r="818" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U818" s="10"/>
+      <c r="V818" s="10"/>
+      <c r="W818" s="10"/>
+    </row>
+    <row r="819" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U819" s="10"/>
+      <c r="V819" s="10"/>
+      <c r="W819" s="10"/>
+    </row>
+    <row r="820" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U820" s="10"/>
+      <c r="V820" s="10"/>
+      <c r="W820" s="10"/>
+    </row>
+    <row r="821" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U821" s="10"/>
+      <c r="V821" s="10"/>
+      <c r="W821" s="10"/>
+    </row>
+    <row r="822" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U822" s="10"/>
+      <c r="V822" s="10"/>
+      <c r="W822" s="10"/>
+    </row>
+    <row r="823" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U823" s="10"/>
+      <c r="V823" s="10"/>
+      <c r="W823" s="10"/>
+    </row>
+    <row r="824" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U824" s="10"/>
+      <c r="V824" s="10"/>
+      <c r="W824" s="10"/>
+    </row>
+    <row r="825" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U825" s="10"/>
+      <c r="V825" s="10"/>
+      <c r="W825" s="10"/>
+    </row>
+    <row r="826" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U826" s="10"/>
+      <c r="V826" s="10"/>
+      <c r="W826" s="10"/>
+    </row>
+    <row r="827" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U827" s="10"/>
+      <c r="V827" s="10"/>
+      <c r="W827" s="10"/>
+    </row>
+    <row r="828" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U828" s="10"/>
+      <c r="V828" s="10"/>
+      <c r="W828" s="10"/>
+    </row>
+    <row r="829" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U829" s="10"/>
+      <c r="V829" s="10"/>
+      <c r="W829" s="10"/>
+    </row>
+    <row r="830" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U830" s="10"/>
+      <c r="V830" s="10"/>
+      <c r="W830" s="10"/>
+    </row>
+    <row r="831" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U831" s="10"/>
+      <c r="V831" s="10"/>
+      <c r="W831" s="10"/>
+    </row>
+    <row r="832" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U832" s="10"/>
+      <c r="V832" s="10"/>
+      <c r="W832" s="10"/>
+    </row>
+    <row r="833" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U833" s="10"/>
+      <c r="V833" s="10"/>
+      <c r="W833" s="10"/>
+    </row>
+    <row r="834" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U834" s="10"/>
+      <c r="V834" s="10"/>
+      <c r="W834" s="10"/>
+    </row>
+    <row r="835" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U835" s="10"/>
+      <c r="V835" s="10"/>
+      <c r="W835" s="10"/>
+    </row>
+    <row r="836" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U836" s="10"/>
+      <c r="V836" s="10"/>
+      <c r="W836" s="10"/>
+    </row>
+    <row r="837" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U837" s="10"/>
+      <c r="V837" s="10"/>
+      <c r="W837" s="10"/>
+    </row>
+    <row r="838" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U838" s="10"/>
+      <c r="V838" s="10"/>
+      <c r="W838" s="10"/>
+    </row>
+    <row r="839" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U839" s="10"/>
+      <c r="V839" s="10"/>
+      <c r="W839" s="10"/>
+    </row>
+    <row r="840" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U840" s="10"/>
+      <c r="V840" s="10"/>
+      <c r="W840" s="10"/>
+    </row>
+    <row r="841" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U841" s="10"/>
+      <c r="V841" s="10"/>
+      <c r="W841" s="10"/>
+    </row>
+    <row r="842" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U842" s="10"/>
+      <c r="V842" s="10"/>
+      <c r="W842" s="10"/>
+    </row>
+    <row r="843" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U843" s="10"/>
+      <c r="V843" s="10"/>
+      <c r="W843" s="10"/>
+    </row>
+    <row r="844" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U844" s="10"/>
+      <c r="V844" s="10"/>
+      <c r="W844" s="10"/>
+    </row>
+    <row r="845" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U845" s="10"/>
+      <c r="V845" s="10"/>
+      <c r="W845" s="10"/>
+    </row>
+    <row r="846" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U846" s="10"/>
+      <c r="V846" s="10"/>
+      <c r="W846" s="10"/>
+    </row>
+    <row r="847" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U847" s="10"/>
+      <c r="V847" s="10"/>
+      <c r="W847" s="10"/>
+    </row>
+    <row r="848" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U848" s="10"/>
+      <c r="V848" s="10"/>
+      <c r="W848" s="10"/>
+    </row>
+    <row r="849" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U849" s="10"/>
+      <c r="V849" s="10"/>
+      <c r="W849" s="10"/>
+    </row>
+    <row r="850" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U850" s="10"/>
+      <c r="V850" s="10"/>
+      <c r="W850" s="10"/>
+    </row>
+    <row r="851" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U851" s="10"/>
+      <c r="V851" s="10"/>
+      <c r="W851" s="10"/>
+    </row>
+    <row r="852" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U852" s="10"/>
+      <c r="V852" s="10"/>
+      <c r="W852" s="10"/>
+    </row>
+    <row r="853" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U853" s="10"/>
+      <c r="V853" s="10"/>
+      <c r="W853" s="10"/>
+    </row>
+    <row r="854" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U854" s="10"/>
+      <c r="V854" s="10"/>
+      <c r="W854" s="10"/>
+    </row>
+    <row r="855" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U855" s="10"/>
+      <c r="V855" s="10"/>
+      <c r="W855" s="10"/>
+    </row>
+    <row r="856" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U856" s="10"/>
+      <c r="V856" s="10"/>
+      <c r="W856" s="10"/>
+    </row>
+    <row r="857" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U857" s="10"/>
+      <c r="V857" s="10"/>
+      <c r="W857" s="10"/>
+    </row>
+    <row r="858" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U858" s="10"/>
+      <c r="V858" s="10"/>
+      <c r="W858" s="10"/>
+    </row>
+    <row r="859" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U859" s="10"/>
+      <c r="V859" s="10"/>
+      <c r="W859" s="10"/>
+    </row>
+    <row r="860" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U860" s="10"/>
+      <c r="V860" s="10"/>
+      <c r="W860" s="10"/>
+    </row>
+    <row r="861" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U861" s="10"/>
+      <c r="V861" s="10"/>
+      <c r="W861" s="10"/>
+    </row>
+    <row r="862" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U862" s="10"/>
+      <c r="V862" s="10"/>
+      <c r="W862" s="10"/>
+    </row>
+    <row r="863" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U863" s="10"/>
+      <c r="V863" s="10"/>
+      <c r="W863" s="10"/>
+    </row>
+    <row r="864" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U864" s="10"/>
+      <c r="V864" s="10"/>
+      <c r="W864" s="10"/>
+    </row>
+    <row r="865" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U865" s="10"/>
+      <c r="V865" s="10"/>
+      <c r="W865" s="10"/>
+    </row>
+    <row r="866" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U866" s="10"/>
+      <c r="V866" s="10"/>
+      <c r="W866" s="10"/>
+    </row>
+    <row r="867" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U867" s="10"/>
+      <c r="V867" s="10"/>
+      <c r="W867" s="10"/>
+    </row>
+    <row r="868" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U868" s="10"/>
+      <c r="V868" s="10"/>
+      <c r="W868" s="10"/>
+    </row>
+    <row r="869" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U869" s="10"/>
+      <c r="V869" s="10"/>
+      <c r="W869" s="10"/>
+    </row>
+    <row r="870" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U870" s="10"/>
+      <c r="V870" s="10"/>
+      <c r="W870" s="10"/>
+    </row>
+    <row r="871" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U871" s="10"/>
+      <c r="V871" s="10"/>
+      <c r="W871" s="10"/>
+    </row>
+    <row r="872" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U872" s="10"/>
+      <c r="V872" s="10"/>
+      <c r="W872" s="10"/>
+    </row>
+    <row r="873" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U873" s="10"/>
+      <c r="V873" s="10"/>
+      <c r="W873" s="10"/>
+    </row>
+    <row r="874" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U874" s="10"/>
+      <c r="V874" s="10"/>
+      <c r="W874" s="10"/>
+    </row>
+    <row r="875" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U875" s="10"/>
+      <c r="V875" s="10"/>
+      <c r="W875" s="10"/>
+    </row>
+    <row r="876" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U876" s="10"/>
+      <c r="V876" s="10"/>
+      <c r="W876" s="10"/>
+    </row>
+    <row r="877" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U877" s="10"/>
+      <c r="V877" s="10"/>
+      <c r="W877" s="10"/>
+    </row>
+    <row r="878" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U878" s="10"/>
+      <c r="V878" s="10"/>
+      <c r="W878" s="10"/>
+    </row>
+    <row r="879" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U879" s="10"/>
+      <c r="V879" s="10"/>
+      <c r="W879" s="10"/>
+    </row>
+    <row r="880" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U880" s="10"/>
+      <c r="V880" s="10"/>
+      <c r="W880" s="10"/>
+    </row>
+    <row r="881" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U881" s="10"/>
+      <c r="V881" s="10"/>
+      <c r="W881" s="10"/>
+    </row>
+    <row r="882" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U882" s="10"/>
+      <c r="V882" s="10"/>
+      <c r="W882" s="10"/>
+    </row>
+    <row r="883" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U883" s="10"/>
+      <c r="V883" s="10"/>
+      <c r="W883" s="10"/>
+    </row>
+    <row r="884" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U884" s="10"/>
+      <c r="V884" s="10"/>
+      <c r="W884" s="10"/>
+    </row>
+    <row r="885" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U885" s="10"/>
+      <c r="V885" s="10"/>
+      <c r="W885" s="10"/>
+    </row>
+    <row r="886" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U886" s="10"/>
+      <c r="V886" s="10"/>
+      <c r="W886" s="10"/>
+    </row>
+    <row r="887" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U887" s="10"/>
+      <c r="V887" s="10"/>
+      <c r="W887" s="10"/>
+    </row>
+    <row r="888" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U888" s="10"/>
+      <c r="V888" s="10"/>
+      <c r="W888" s="10"/>
+    </row>
+    <row r="889" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U889" s="10"/>
+      <c r="V889" s="10"/>
+      <c r="W889" s="10"/>
+    </row>
+    <row r="890" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U890" s="10"/>
+      <c r="V890" s="10"/>
+      <c r="W890" s="10"/>
+    </row>
+    <row r="891" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U891" s="10"/>
+      <c r="V891" s="10"/>
+      <c r="W891" s="10"/>
+    </row>
+    <row r="892" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U892" s="10"/>
+      <c r="V892" s="10"/>
+      <c r="W892" s="10"/>
+    </row>
+    <row r="893" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U893" s="10"/>
+      <c r="V893" s="10"/>
+      <c r="W893" s="10"/>
+    </row>
+    <row r="894" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U894" s="10"/>
+      <c r="V894" s="10"/>
+      <c r="W894" s="10"/>
+    </row>
+    <row r="895" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U895" s="10"/>
+      <c r="V895" s="10"/>
+      <c r="W895" s="10"/>
+    </row>
+    <row r="896" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U896" s="10"/>
+      <c r="V896" s="10"/>
+      <c r="W896" s="10"/>
+    </row>
+    <row r="897" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U897" s="10"/>
+      <c r="V897" s="10"/>
+      <c r="W897" s="10"/>
+    </row>
+    <row r="898" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U898" s="10"/>
+      <c r="V898" s="10"/>
+      <c r="W898" s="10"/>
+    </row>
+    <row r="899" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U899" s="10"/>
+      <c r="V899" s="10"/>
+      <c r="W899" s="10"/>
+    </row>
+    <row r="900" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U900" s="10"/>
+      <c r="V900" s="10"/>
+      <c r="W900" s="10"/>
+    </row>
+    <row r="901" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U901" s="10"/>
+      <c r="V901" s="10"/>
+      <c r="W901" s="10"/>
+    </row>
+    <row r="902" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U902" s="10"/>
+      <c r="V902" s="10"/>
+      <c r="W902" s="10"/>
+    </row>
+    <row r="903" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U903" s="10"/>
+      <c r="V903" s="10"/>
+      <c r="W903" s="10"/>
+    </row>
+    <row r="904" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U904" s="10"/>
+      <c r="V904" s="10"/>
+      <c r="W904" s="10"/>
+    </row>
+    <row r="905" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U905" s="10"/>
+      <c r="V905" s="10"/>
+      <c r="W905" s="10"/>
+    </row>
+    <row r="906" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U906" s="10"/>
+      <c r="V906" s="10"/>
+      <c r="W906" s="10"/>
+    </row>
+    <row r="907" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U907" s="10"/>
+      <c r="V907" s="10"/>
+      <c r="W907" s="10"/>
+    </row>
+    <row r="908" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U908" s="10"/>
+      <c r="V908" s="10"/>
+      <c r="W908" s="10"/>
+    </row>
+    <row r="909" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U909" s="10"/>
+      <c r="V909" s="10"/>
+      <c r="W909" s="10"/>
+    </row>
+    <row r="910" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U910" s="10"/>
+      <c r="V910" s="10"/>
+      <c r="W910" s="10"/>
+    </row>
+    <row r="911" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U911" s="10"/>
+      <c r="V911" s="10"/>
+      <c r="W911" s="10"/>
+    </row>
+    <row r="912" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U912" s="10"/>
+      <c r="V912" s="10"/>
+      <c r="W912" s="10"/>
+    </row>
+    <row r="913" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U913" s="10"/>
+      <c r="V913" s="10"/>
+      <c r="W913" s="10"/>
+    </row>
+    <row r="914" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U914" s="10"/>
+      <c r="V914" s="10"/>
+      <c r="W914" s="10"/>
+    </row>
+    <row r="915" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U915" s="10"/>
+      <c r="V915" s="10"/>
+      <c r="W915" s="10"/>
+    </row>
+    <row r="916" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U916" s="10"/>
+      <c r="V916" s="10"/>
+      <c r="W916" s="10"/>
+    </row>
+    <row r="917" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U917" s="10"/>
+      <c r="V917" s="10"/>
+      <c r="W917" s="10"/>
+    </row>
+    <row r="918" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U918" s="10"/>
+      <c r="V918" s="10"/>
+      <c r="W918" s="10"/>
+    </row>
+    <row r="919" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U919" s="10"/>
+      <c r="V919" s="10"/>
+      <c r="W919" s="10"/>
+    </row>
+    <row r="920" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U920" s="10"/>
+      <c r="V920" s="10"/>
+      <c r="W920" s="10"/>
+    </row>
+    <row r="921" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U921" s="10"/>
+      <c r="V921" s="10"/>
+      <c r="W921" s="10"/>
+    </row>
+    <row r="922" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U922" s="10"/>
+      <c r="V922" s="10"/>
+      <c r="W922" s="10"/>
+    </row>
+    <row r="923" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U923" s="10"/>
+      <c r="V923" s="10"/>
+      <c r="W923" s="10"/>
+    </row>
+    <row r="924" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U924" s="10"/>
+      <c r="V924" s="10"/>
+      <c r="W924" s="10"/>
+    </row>
+    <row r="925" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U925" s="10"/>
+      <c r="V925" s="10"/>
+      <c r="W925" s="10"/>
+    </row>
+    <row r="926" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U926" s="10"/>
+      <c r="V926" s="10"/>
+      <c r="W926" s="10"/>
+    </row>
+    <row r="927" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U927" s="10"/>
+      <c r="V927" s="10"/>
+      <c r="W927" s="10"/>
+    </row>
+    <row r="928" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U928" s="10"/>
+      <c r="V928" s="10"/>
+      <c r="W928" s="10"/>
+    </row>
+    <row r="929" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U929" s="10"/>
+      <c r="V929" s="10"/>
+      <c r="W929" s="10"/>
+    </row>
+    <row r="930" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U930" s="10"/>
+      <c r="V930" s="10"/>
+      <c r="W930" s="10"/>
+    </row>
+    <row r="931" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U931" s="10"/>
+      <c r="V931" s="10"/>
+      <c r="W931" s="10"/>
+    </row>
+    <row r="932" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U932" s="10"/>
+      <c r="V932" s="10"/>
+      <c r="W932" s="10"/>
+    </row>
+    <row r="933" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U933" s="10"/>
+      <c r="V933" s="10"/>
+      <c r="W933" s="10"/>
+    </row>
+    <row r="934" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U934" s="10"/>
+      <c r="V934" s="10"/>
+      <c r="W934" s="10"/>
+    </row>
+    <row r="935" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U935" s="10"/>
+      <c r="V935" s="10"/>
+      <c r="W935" s="10"/>
+    </row>
+    <row r="936" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U936" s="10"/>
+      <c r="V936" s="10"/>
+      <c r="W936" s="10"/>
+    </row>
+    <row r="937" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U937" s="10"/>
+      <c r="V937" s="10"/>
+      <c r="W937" s="10"/>
+    </row>
+    <row r="938" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U938" s="10"/>
+      <c r="V938" s="10"/>
+      <c r="W938" s="10"/>
+    </row>
+    <row r="939" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U939" s="10"/>
+      <c r="V939" s="10"/>
+      <c r="W939" s="10"/>
+    </row>
+    <row r="940" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U940" s="10"/>
+      <c r="V940" s="10"/>
+      <c r="W940" s="10"/>
+    </row>
+    <row r="941" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U941" s="10"/>
+      <c r="V941" s="10"/>
+      <c r="W941" s="10"/>
+    </row>
+    <row r="942" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U942" s="10"/>
+      <c r="V942" s="10"/>
+      <c r="W942" s="10"/>
+    </row>
+    <row r="943" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U943" s="10"/>
+      <c r="V943" s="10"/>
+      <c r="W943" s="10"/>
+    </row>
+    <row r="944" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U944" s="10"/>
+      <c r="V944" s="10"/>
+      <c r="W944" s="10"/>
+    </row>
+    <row r="945" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U945" s="10"/>
+      <c r="V945" s="10"/>
+      <c r="W945" s="10"/>
+    </row>
+    <row r="946" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U946" s="10"/>
+      <c r="V946" s="10"/>
+      <c r="W946" s="10"/>
+    </row>
+    <row r="947" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U947" s="10"/>
+      <c r="V947" s="10"/>
+      <c r="W947" s="10"/>
+    </row>
+    <row r="948" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U948" s="10"/>
+      <c r="V948" s="10"/>
+      <c r="W948" s="10"/>
+    </row>
+    <row r="949" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U949" s="10"/>
+      <c r="V949" s="10"/>
+      <c r="W949" s="10"/>
+    </row>
+    <row r="950" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U950" s="10"/>
+      <c r="V950" s="10"/>
+      <c r="W950" s="10"/>
+    </row>
+    <row r="951" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U951" s="10"/>
+      <c r="V951" s="10"/>
+      <c r="W951" s="10"/>
+    </row>
+    <row r="952" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U952" s="10"/>
+      <c r="V952" s="10"/>
+      <c r="W952" s="10"/>
+    </row>
+    <row r="953" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U953" s="10"/>
+      <c r="V953" s="10"/>
+      <c r="W953" s="10"/>
+    </row>
+    <row r="954" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U954" s="10"/>
+      <c r="V954" s="10"/>
+      <c r="W954" s="10"/>
+    </row>
+    <row r="955" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U955" s="10"/>
+      <c r="V955" s="10"/>
+      <c r="W955" s="10"/>
+    </row>
+    <row r="956" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U956" s="10"/>
+      <c r="V956" s="10"/>
+      <c r="W956" s="10"/>
+    </row>
+    <row r="957" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U957" s="10"/>
+      <c r="V957" s="10"/>
+      <c r="W957" s="10"/>
+    </row>
+    <row r="958" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U958" s="10"/>
+      <c r="V958" s="10"/>
+      <c r="W958" s="10"/>
+    </row>
+    <row r="959" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U959" s="10"/>
+      <c r="V959" s="10"/>
+      <c r="W959" s="10"/>
+    </row>
+    <row r="960" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U960" s="10"/>
+      <c r="V960" s="10"/>
+      <c r="W960" s="10"/>
+    </row>
+    <row r="961" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U961" s="10"/>
+      <c r="V961" s="10"/>
+      <c r="W961" s="10"/>
+    </row>
+    <row r="962" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U962" s="10"/>
+      <c r="V962" s="10"/>
+      <c r="W962" s="10"/>
+    </row>
+    <row r="963" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U963" s="10"/>
+      <c r="V963" s="10"/>
+      <c r="W963" s="10"/>
+    </row>
+    <row r="964" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U964" s="10"/>
+      <c r="V964" s="10"/>
+      <c r="W964" s="10"/>
+    </row>
+    <row r="965" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U965" s="10"/>
+      <c r="V965" s="10"/>
+      <c r="W965" s="10"/>
+    </row>
+    <row r="966" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U966" s="10"/>
+      <c r="V966" s="10"/>
+      <c r="W966" s="10"/>
+    </row>
+    <row r="967" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U967" s="10"/>
+      <c r="V967" s="10"/>
+      <c r="W967" s="10"/>
+    </row>
+    <row r="968" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U968" s="10"/>
+      <c r="V968" s="10"/>
+      <c r="W968" s="10"/>
+    </row>
+    <row r="969" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U969" s="10"/>
+      <c r="V969" s="10"/>
+      <c r="W969" s="10"/>
+    </row>
+    <row r="970" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U970" s="10"/>
+      <c r="V970" s="10"/>
+      <c r="W970" s="10"/>
+    </row>
+    <row r="971" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U971" s="10"/>
+      <c r="V971" s="10"/>
+      <c r="W971" s="10"/>
+    </row>
+    <row r="972" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U972" s="10"/>
+      <c r="V972" s="10"/>
+      <c r="W972" s="10"/>
+    </row>
+    <row r="973" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U973" s="10"/>
+      <c r="V973" s="10"/>
+      <c r="W973" s="10"/>
+    </row>
+    <row r="974" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U974" s="10"/>
+      <c r="V974" s="10"/>
+      <c r="W974" s="10"/>
+    </row>
+    <row r="975" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U975" s="10"/>
+      <c r="V975" s="10"/>
+      <c r="W975" s="10"/>
+    </row>
+    <row r="976" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U976" s="10"/>
+      <c r="V976" s="10"/>
+      <c r="W976" s="10"/>
+    </row>
+    <row r="977" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U977" s="10"/>
+      <c r="V977" s="10"/>
+      <c r="W977" s="10"/>
+    </row>
+    <row r="978" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U978" s="10"/>
+      <c r="V978" s="10"/>
+      <c r="W978" s="10"/>
+    </row>
+    <row r="979" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U979" s="10"/>
+      <c r="V979" s="10"/>
+      <c r="W979" s="10"/>
+    </row>
+    <row r="980" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U980" s="10"/>
+      <c r="V980" s="10"/>
+      <c r="W980" s="10"/>
+    </row>
+    <row r="981" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U981" s="10"/>
+      <c r="V981" s="10"/>
+      <c r="W981" s="10"/>
+    </row>
+    <row r="982" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U982" s="10"/>
+      <c r="V982" s="10"/>
+      <c r="W982" s="10"/>
+    </row>
+    <row r="983" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U983" s="10"/>
+      <c r="V983" s="10"/>
+      <c r="W983" s="10"/>
+    </row>
+    <row r="984" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U984" s="10"/>
+      <c r="V984" s="10"/>
+      <c r="W984" s="10"/>
+    </row>
+    <row r="985" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U985" s="10"/>
+      <c r="V985" s="10"/>
+      <c r="W985" s="10"/>
+    </row>
+    <row r="986" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U986" s="10"/>
+      <c r="V986" s="10"/>
+      <c r="W986" s="10"/>
+    </row>
+    <row r="987" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U987" s="10"/>
+      <c r="V987" s="10"/>
+      <c r="W987" s="10"/>
+    </row>
+    <row r="988" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U988" s="10"/>
+      <c r="V988" s="10"/>
+      <c r="W988" s="10"/>
+    </row>
+    <row r="989" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U989" s="10"/>
+      <c r="V989" s="10"/>
+      <c r="W989" s="10"/>
+    </row>
+    <row r="990" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U990" s="10"/>
+      <c r="V990" s="10"/>
+      <c r="W990" s="10"/>
+    </row>
+    <row r="991" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U991" s="10"/>
+      <c r="V991" s="10"/>
+      <c r="W991" s="10"/>
+    </row>
+    <row r="992" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U992" s="10"/>
+      <c r="V992" s="10"/>
+      <c r="W992" s="10"/>
+    </row>
+    <row r="993" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U993" s="10"/>
+      <c r="V993" s="10"/>
+      <c r="W993" s="10"/>
+    </row>
+    <row r="994" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U994" s="10"/>
+      <c r="V994" s="10"/>
+      <c r="W994" s="10"/>
+    </row>
+    <row r="995" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U995" s="10"/>
+      <c r="V995" s="10"/>
+      <c r="W995" s="10"/>
+    </row>
+    <row r="996" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U996" s="10"/>
+      <c r="V996" s="10"/>
+      <c r="W996" s="10"/>
+    </row>
+    <row r="997" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U997" s="10"/>
+      <c r="V997" s="10"/>
+      <c r="W997" s="10"/>
+    </row>
+    <row r="998" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U998" s="10"/>
+      <c r="V998" s="10"/>
+      <c r="W998" s="10"/>
+    </row>
+    <row r="999" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U999" s="10"/>
+      <c r="V999" s="10"/>
+      <c r="W999" s="10"/>
+    </row>
+    <row r="1000" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1000" s="10"/>
+      <c r="V1000" s="10"/>
+      <c r="W1000" s="10"/>
+    </row>
+    <row r="1001" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1001" s="10"/>
+      <c r="V1001" s="10"/>
+      <c r="W1001" s="10"/>
+    </row>
+    <row r="1002" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1002" s="10"/>
+      <c r="V1002" s="10"/>
+      <c r="W1002" s="10"/>
+    </row>
+    <row r="1003" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1003" s="10"/>
+      <c r="V1003" s="10"/>
+      <c r="W1003" s="10"/>
+    </row>
+    <row r="1004" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1004" s="10"/>
+      <c r="V1004" s="10"/>
+      <c r="W1004" s="10"/>
+    </row>
+    <row r="1005" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1005" s="10"/>
+      <c r="V1005" s="10"/>
+      <c r="W1005" s="10"/>
+    </row>
+    <row r="1006" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1006" s="10"/>
+      <c r="V1006" s="10"/>
+      <c r="W1006" s="10"/>
+    </row>
+    <row r="1007" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1007" s="10"/>
+      <c r="V1007" s="10"/>
+      <c r="W1007" s="10"/>
+    </row>
+    <row r="1008" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1008" s="10"/>
+      <c r="V1008" s="10"/>
+      <c r="W1008" s="10"/>
+    </row>
+    <row r="1009" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1009" s="10"/>
+      <c r="V1009" s="10"/>
+      <c r="W1009" s="10"/>
+    </row>
+    <row r="1010" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1010" s="10"/>
+      <c r="V1010" s="10"/>
+      <c r="W1010" s="10"/>
+    </row>
+    <row r="1011" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1011" s="10"/>
+      <c r="V1011" s="10"/>
+      <c r="W1011" s="10"/>
+    </row>
+    <row r="1012" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1012" s="10"/>
+      <c r="V1012" s="10"/>
+      <c r="W1012" s="10"/>
+    </row>
+    <row r="1013" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1013" s="10"/>
+      <c r="V1013" s="10"/>
+      <c r="W1013" s="10"/>
+    </row>
+    <row r="1014" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1014" s="10"/>
+      <c r="V1014" s="10"/>
+      <c r="W1014" s="10"/>
+    </row>
+    <row r="1015" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1015" s="10"/>
+      <c r="V1015" s="10"/>
+      <c r="W1015" s="10"/>
+    </row>
+    <row r="1016" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1016" s="10"/>
+      <c r="V1016" s="10"/>
+      <c r="W1016" s="10"/>
+    </row>
+    <row r="1017" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1017" s="10"/>
+      <c r="V1017" s="10"/>
+      <c r="W1017" s="10"/>
+    </row>
+    <row r="1018" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1018" s="10"/>
+      <c r="V1018" s="10"/>
+      <c r="W1018" s="10"/>
+    </row>
+    <row r="1019" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1019" s="10"/>
+      <c r="V1019" s="10"/>
+      <c r="W1019" s="10"/>
+    </row>
+    <row r="1020" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1020" s="10"/>
+      <c r="V1020" s="10"/>
+      <c r="W1020" s="10"/>
+    </row>
+    <row r="1021" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1021" s="10"/>
+      <c r="V1021" s="10"/>
+      <c r="W1021" s="10"/>
+    </row>
+    <row r="1022" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1022" s="10"/>
+      <c r="V1022" s="10"/>
+      <c r="W1022" s="10"/>
+    </row>
+    <row r="1023" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1023" s="10"/>
+      <c r="V1023" s="10"/>
+      <c r="W1023" s="10"/>
+    </row>
+    <row r="1024" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1024" s="10"/>
+      <c r="V1024" s="10"/>
+      <c r="W1024" s="10"/>
+    </row>
+    <row r="1025" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1025" s="10"/>
+      <c r="V1025" s="10"/>
+      <c r="W1025" s="10"/>
+    </row>
+    <row r="1026" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1026" s="10"/>
+      <c r="V1026" s="10"/>
+      <c r="W1026" s="10"/>
+    </row>
+    <row r="1027" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1027" s="10"/>
+      <c r="V1027" s="10"/>
+      <c r="W1027" s="10"/>
+    </row>
+    <row r="1028" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1028" s="10"/>
+      <c r="V1028" s="10"/>
+      <c r="W1028" s="10"/>
+    </row>
+    <row r="1029" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1029" s="10"/>
+      <c r="V1029" s="10"/>
+      <c r="W1029" s="10"/>
+    </row>
+    <row r="1030" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1030" s="10"/>
+      <c r="V1030" s="10"/>
+      <c r="W1030" s="10"/>
+    </row>
+    <row r="1031" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1031" s="10"/>
+      <c r="V1031" s="10"/>
+      <c r="W1031" s="10"/>
+    </row>
+    <row r="1032" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1032" s="10"/>
+      <c r="V1032" s="10"/>
+      <c r="W1032" s="10"/>
+    </row>
+    <row r="1033" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1033" s="10"/>
+      <c r="V1033" s="10"/>
+      <c r="W1033" s="10"/>
+    </row>
+    <row r="1034" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1034" s="10"/>
+      <c r="V1034" s="10"/>
+      <c r="W1034" s="10"/>
+    </row>
+    <row r="1035" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1035" s="10"/>
+      <c r="V1035" s="10"/>
+      <c r="W1035" s="10"/>
+    </row>
+    <row r="1036" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1036" s="10"/>
+      <c r="V1036" s="10"/>
+      <c r="W1036" s="10"/>
+    </row>
+    <row r="1037" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1037" s="10"/>
+      <c r="V1037" s="10"/>
+      <c r="W1037" s="10"/>
+    </row>
+    <row r="1038" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1038" s="10"/>
+      <c r="V1038" s="10"/>
+      <c r="W1038" s="10"/>
+    </row>
+    <row r="1039" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1039" s="10"/>
+      <c r="V1039" s="10"/>
+      <c r="W1039" s="10"/>
+    </row>
+    <row r="1040" spans="21:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="U1040" s="10"/>
+      <c r="V1040" s="10"/>
+      <c r="W1040" s="10"/>
+    </row>
   </sheetData>
-  <mergeCells count="518">
-[...174 lines deleted...]
-    <mergeCell ref="E87:G87"/>
+  <mergeCells count="397">
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="N29:P29"/>
+    <mergeCell ref="R87:S87"/>
+    <mergeCell ref="R71:S71"/>
+    <mergeCell ref="R72:S72"/>
+    <mergeCell ref="R81:S81"/>
+    <mergeCell ref="S82:S83"/>
+    <mergeCell ref="R84:S84"/>
+    <mergeCell ref="R85:S85"/>
+    <mergeCell ref="R86:S86"/>
+    <mergeCell ref="H71:J71"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="N71:P71"/>
+    <mergeCell ref="H72:J72"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="N72:P72"/>
     <mergeCell ref="H87:J87"/>
-    <mergeCell ref="K87:M87"/>
-[...6 lines deleted...]
-    <mergeCell ref="E84:G84"/>
+    <mergeCell ref="Q83:R83"/>
+    <mergeCell ref="H83:I83"/>
+    <mergeCell ref="N70:P70"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="K68:L68"/>
+    <mergeCell ref="H69:J69"/>
+    <mergeCell ref="N69:P69"/>
+    <mergeCell ref="R69:S69"/>
+    <mergeCell ref="R70:S70"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="M67:M68"/>
+    <mergeCell ref="P67:P68"/>
+    <mergeCell ref="S67:S68"/>
+    <mergeCell ref="N68:O68"/>
+    <mergeCell ref="Q68:R68"/>
+    <mergeCell ref="H57:J57"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="N57:P57"/>
+    <mergeCell ref="K66:M66"/>
+    <mergeCell ref="N66:P66"/>
+    <mergeCell ref="J67:J68"/>
+    <mergeCell ref="K86:M86"/>
+    <mergeCell ref="N86:P86"/>
     <mergeCell ref="H84:J84"/>
     <mergeCell ref="K84:M84"/>
     <mergeCell ref="N84:P84"/>
-    <mergeCell ref="E85:G85"/>
     <mergeCell ref="H85:J85"/>
     <mergeCell ref="K85:M85"/>
     <mergeCell ref="N85:P85"/>
-    <mergeCell ref="E86:G86"/>
     <mergeCell ref="H86:J86"/>
-    <mergeCell ref="K86:M86"/>
-[...1 lines deleted...]
-    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="K83:L83"/>
+    <mergeCell ref="N83:O83"/>
     <mergeCell ref="H81:J81"/>
     <mergeCell ref="K81:M81"/>
     <mergeCell ref="N81:P81"/>
-    <mergeCell ref="E82:G82"/>
-[...130 lines deleted...]
-    <mergeCell ref="N41:P41"/>
+    <mergeCell ref="J82:J83"/>
+    <mergeCell ref="M82:M83"/>
+    <mergeCell ref="P82:P83"/>
+    <mergeCell ref="K73:M73"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="R36:S36"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="N24:P24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="N25:P25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="N31:P31"/>
+    <mergeCell ref="N32:P32"/>
     <mergeCell ref="N33:P33"/>
     <mergeCell ref="N34:P34"/>
     <mergeCell ref="N35:P35"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="N27:P27"/>
     <mergeCell ref="N36:P36"/>
-    <mergeCell ref="N38:P38"/>
-[...37 lines deleted...]
-    <mergeCell ref="R56:S56"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="N21:P21"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="N12:P12"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="H25:J25"/>
+    <mergeCell ref="Q5:S6"/>
+    <mergeCell ref="U5:U6"/>
+    <mergeCell ref="W5:W6"/>
     <mergeCell ref="B1:S3"/>
     <mergeCell ref="V1:V3"/>
     <mergeCell ref="E5:G6"/>
     <mergeCell ref="H5:J6"/>
     <mergeCell ref="K5:M6"/>
     <mergeCell ref="N5:P6"/>
-    <mergeCell ref="Q5:S6"/>
+    <mergeCell ref="V5:V6"/>
     <mergeCell ref="B5:D6"/>
-    <mergeCell ref="N50:P50"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:G9"/>
+    <mergeCell ref="E11:G11"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:G10"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="H9:J9"/>
+    <mergeCell ref="K9:M9"/>
+    <mergeCell ref="K11:M11"/>
+    <mergeCell ref="K10:M10"/>
+    <mergeCell ref="H10:J10"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="N10:P10"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="H11:J11"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="M22:M23"/>
+    <mergeCell ref="P22:P23"/>
+    <mergeCell ref="S22:S23"/>
+    <mergeCell ref="H12:J12"/>
+    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="E86:G86"/>
+    <mergeCell ref="E87:G87"/>
+    <mergeCell ref="E88:G88"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="E71:G71"/>
+    <mergeCell ref="E72:G72"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="G82:G83"/>
+    <mergeCell ref="E83:F83"/>
+    <mergeCell ref="E84:G84"/>
+    <mergeCell ref="E73:G73"/>
+    <mergeCell ref="E62:G62"/>
+    <mergeCell ref="E63:G63"/>
+    <mergeCell ref="E64:G64"/>
+    <mergeCell ref="E65:G65"/>
+    <mergeCell ref="R12:S12"/>
+    <mergeCell ref="P7:P8"/>
+    <mergeCell ref="S7:S8"/>
+    <mergeCell ref="E69:G69"/>
+    <mergeCell ref="E85:G85"/>
+    <mergeCell ref="E54:G54"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="N11:P11"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="N9:P9"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="D52:D53"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="E40:G40"/>
+    <mergeCell ref="E41:G41"/>
+    <mergeCell ref="E42:G42"/>
+    <mergeCell ref="E51:G51"/>
+    <mergeCell ref="G52:G53"/>
+    <mergeCell ref="E53:F53"/>
+    <mergeCell ref="E45:G45"/>
+    <mergeCell ref="E46:G46"/>
+    <mergeCell ref="E47:G47"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="E49:G49"/>
+    <mergeCell ref="E50:G50"/>
+    <mergeCell ref="D37:D38"/>
+    <mergeCell ref="G37:G38"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="E39:G39"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B86:D86"/>
+    <mergeCell ref="B87:D87"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="D82:D83"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="H54:J54"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="N54:P54"/>
+    <mergeCell ref="H55:J55"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="N55:P55"/>
+    <mergeCell ref="H56:J56"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="D67:D68"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="E55:G55"/>
+    <mergeCell ref="E56:G56"/>
+    <mergeCell ref="E57:G57"/>
+    <mergeCell ref="E66:G66"/>
+    <mergeCell ref="G67:G68"/>
+    <mergeCell ref="E68:F68"/>
+    <mergeCell ref="E60:G60"/>
+    <mergeCell ref="E61:G61"/>
+    <mergeCell ref="R57:S57"/>
+    <mergeCell ref="R66:S66"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="S52:S53"/>
+    <mergeCell ref="R54:S54"/>
+    <mergeCell ref="R55:S55"/>
+    <mergeCell ref="R56:S56"/>
+    <mergeCell ref="S37:S38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="Q38:R38"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="N40:P40"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="N38:O38"/>
     <mergeCell ref="H39:J39"/>
-    <mergeCell ref="H31:J31"/>
-[...14 lines deleted...]
-    <mergeCell ref="Q52:R52"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="N39:P39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="H40:J40"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="H27:J27"/>
+    <mergeCell ref="K53:L53"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="Q53:R53"/>
+    <mergeCell ref="K51:M51"/>
+    <mergeCell ref="N51:P51"/>
+    <mergeCell ref="J52:J53"/>
+    <mergeCell ref="M52:M53"/>
+    <mergeCell ref="P52:P53"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="J37:J38"/>
+    <mergeCell ref="M37:M38"/>
+    <mergeCell ref="P37:P38"/>
+    <mergeCell ref="H41:J41"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="N41:P41"/>
+    <mergeCell ref="H42:J42"/>
     <mergeCell ref="K42:M42"/>
     <mergeCell ref="N42:P42"/>
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="N13:P13"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="N28:P28"/>
+    <mergeCell ref="E43:G43"/>
+    <mergeCell ref="K43:M43"/>
     <mergeCell ref="N43:P43"/>
-    <mergeCell ref="N46:P46"/>
-[...6 lines deleted...]
-    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="E58:G58"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="N58:P58"/>
+    <mergeCell ref="E14:G14"/>
     <mergeCell ref="K14:M14"/>
-    <mergeCell ref="K21:M21"/>
-[...20 lines deleted...]
-    <mergeCell ref="N13:P13"/>
     <mergeCell ref="N14:P14"/>
-    <mergeCell ref="N28:P28"/>
     <mergeCell ref="E33:G33"/>
-    <mergeCell ref="N15:P15"/>
-[...5 lines deleted...]
-    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="K30:M30"/>
     <mergeCell ref="K31:M31"/>
     <mergeCell ref="K32:M32"/>
     <mergeCell ref="K33:M33"/>
-    <mergeCell ref="H9:J9"/>
-[...9 lines deleted...]
-    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="N30:P30"/>
+    <mergeCell ref="N73:P73"/>
     <mergeCell ref="E16:G16"/>
     <mergeCell ref="E17:G17"/>
     <mergeCell ref="E18:G18"/>
     <mergeCell ref="E19:G19"/>
     <mergeCell ref="E20:G20"/>
-    <mergeCell ref="E37:G37"/>
-[...7 lines deleted...]
-    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="N16:P16"/>
+    <mergeCell ref="N17:P17"/>
+    <mergeCell ref="N18:P18"/>
+    <mergeCell ref="N19:P19"/>
+    <mergeCell ref="N20:P20"/>
+    <mergeCell ref="E30:G30"/>
     <mergeCell ref="E31:G31"/>
     <mergeCell ref="E32:G32"/>
-    <mergeCell ref="B33:D33"/>
-[...17 lines deleted...]
-    <mergeCell ref="E58:G58"/>
+    <mergeCell ref="N60:P60"/>
+    <mergeCell ref="N61:P61"/>
+    <mergeCell ref="N62:P62"/>
+    <mergeCell ref="N63:P63"/>
+    <mergeCell ref="N64:P64"/>
+    <mergeCell ref="N65:P65"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="K49:M49"/>
+    <mergeCell ref="K50:M50"/>
+    <mergeCell ref="N45:P45"/>
+    <mergeCell ref="N46:P46"/>
+    <mergeCell ref="N47:P47"/>
+    <mergeCell ref="N48:P48"/>
+    <mergeCell ref="N49:P49"/>
+    <mergeCell ref="N50:P50"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="N56:P56"/>
+    <mergeCell ref="N59:P59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="K64:M64"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="K69:M69"/>
     <mergeCell ref="E59:G59"/>
-    <mergeCell ref="B52:C52"/>
-[...22 lines deleted...]
-    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E44:G44"/>
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="N44:P44"/>
+    <mergeCell ref="E89:G89"/>
+    <mergeCell ref="N75:P75"/>
+    <mergeCell ref="N76:P76"/>
+    <mergeCell ref="N77:P77"/>
+    <mergeCell ref="N78:P78"/>
+    <mergeCell ref="N79:P79"/>
+    <mergeCell ref="N80:P80"/>
+    <mergeCell ref="E74:G74"/>
+    <mergeCell ref="K74:M74"/>
+    <mergeCell ref="N74:P74"/>
+    <mergeCell ref="E75:G75"/>
+    <mergeCell ref="E76:G76"/>
+    <mergeCell ref="E77:G77"/>
+    <mergeCell ref="E78:G78"/>
+    <mergeCell ref="E79:G79"/>
+    <mergeCell ref="E80:G80"/>
+    <mergeCell ref="K75:M75"/>
+    <mergeCell ref="K76:M76"/>
+    <mergeCell ref="K77:M77"/>
+    <mergeCell ref="K78:M78"/>
+    <mergeCell ref="B96:D96"/>
+    <mergeCell ref="E96:G96"/>
+    <mergeCell ref="H96:J96"/>
+    <mergeCell ref="K96:M96"/>
+    <mergeCell ref="N96:P96"/>
+    <mergeCell ref="R96:S96"/>
+    <mergeCell ref="K87:M90"/>
+    <mergeCell ref="N87:P90"/>
+    <mergeCell ref="E93:G93"/>
+    <mergeCell ref="K93:M93"/>
+    <mergeCell ref="N93:P93"/>
+    <mergeCell ref="E94:G94"/>
+    <mergeCell ref="K94:M94"/>
+    <mergeCell ref="N94:P94"/>
+    <mergeCell ref="E95:G95"/>
+    <mergeCell ref="K95:M95"/>
+    <mergeCell ref="N95:P95"/>
+    <mergeCell ref="E90:G90"/>
+    <mergeCell ref="E91:G91"/>
+    <mergeCell ref="K91:M91"/>
+    <mergeCell ref="N91:P91"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="N92:P92"/>
   </mergeCells>
-  <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0" footer="0"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.2" right="0.2" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageSetup orientation="landscape"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="e4dc173b-2a72-4c43-8a39-e51351fb16b3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010060EFE0274FD9AB468496D64844F10FA4" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa0c6ff569a4981be69342cdc6099ac7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="e4dc173b-2a72-4c43-8a39-e51351fb16b3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3ce744eaf7d46d4ba6a15c525e4bd1e" ns3:_="">
+    <xsd:import namespace="e4dc173b-2a72-4c43-8a39-e51351fb16b3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e4dc173b-2a72-4c43-8a39-e51351fb16b3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="12" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="15" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{661C64D4-856E-4615-85E1-0B66C54D7F2A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e4dc173b-2a72-4c43-8a39-e51351fb16b3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16AC7319-ABA4-4E69-B079-F85826AE1609}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e4dc173b-2a72-4c43-8a39-e51351fb16b3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E77965A-9625-43DC-AA82-F66780D5BA3D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>CalendarYear</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>MInors 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>EMCSA - Baseball</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010060EFE0274FD9AB468496D64844F10FA4</vt:lpwstr>
+  </property>
+</Properties>
+</file>